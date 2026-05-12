--- v0 (2025-10-18)
+++ v1 (2026-05-12)
@@ -96,191 +96,229 @@
     <w:p w14:paraId="3EB5321E" w14:textId="4370F618" w:rsidR="001D6163" w:rsidRPr="00F74FBB" w:rsidRDefault="001D6163" w:rsidP="00F74FBB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="586F19DC" w14:textId="549A4E28" w:rsidR="00AA6238" w:rsidRPr="00D412BA" w:rsidRDefault="00AA6238" w:rsidP="00AA6238">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D412BA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702B74D8" w14:textId="77777777" w:rsidR="00AA6238" w:rsidRPr="00FF60DB" w:rsidRDefault="00AA6238" w:rsidP="00CB352F">
+    <w:p w14:paraId="702B74D8" w14:textId="630D2620" w:rsidR="00AA6238" w:rsidRPr="00FF60DB" w:rsidRDefault="00CF1D89" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF60DB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nie jestem/Jestem*</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00CF1D89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jestem b</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57917">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E49F34A" w14:textId="77777777" w:rsidR="00CB352F" w:rsidRPr="00FF60DB" w:rsidRDefault="00CB352F" w:rsidP="00FF60DB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DB9AB3" w14:textId="371B2349" w:rsidR="008C2AAD" w:rsidRPr="00FF60DB" w:rsidRDefault="00AA6238" w:rsidP="00CB352F">
+    <w:p w14:paraId="14DB9AB3" w14:textId="1CBE0862" w:rsidR="008C2AAD" w:rsidRPr="00FF60DB" w:rsidRDefault="00CF1D89" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF60DB">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> o wsparcie w związku z działalnością gospodarczą określon</w:t>
+      <w:r w:rsidRPr="00CF1D89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ubiegam</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00CF1D89">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> się </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o wsparcie w związku z działalnością gospodarczą określon</w:t>
       </w:r>
       <w:r w:rsidR="00525326" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                      </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F74FBB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF60DB">
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w art. 2 pkt 17 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach</w:t>
       </w:r>
       <w:r w:rsidR="001337A1" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dotyczących pomocy publicznej</w:t>
       </w:r>
-      <w:r w:rsidR="00CB352F" w:rsidRPr="00FF60DB">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00E57917">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B682E39" w14:textId="77777777" w:rsidR="00CB352F" w:rsidRPr="00FF60DB" w:rsidRDefault="00CB352F" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60C35023" w14:textId="2156F25D" w:rsidR="001602E1" w:rsidRPr="00FF60DB" w:rsidRDefault="00D854D8" w:rsidP="00FF60DB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -334,132 +372,176 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">poprzedzających dzień złożenia wniosku </w:t>
       </w:r>
       <w:r w:rsidR="008C2AAD" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nie </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>otrzymałem(am)</w:t>
+        <w:t>otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C2AAD" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>otrzymałem(am</w:t>
-      </w:r>
+        <w:t>otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C2AAD" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001602E1" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0000554D" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="001602E1" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pomoc</w:t>
       </w:r>
       <w:r w:rsidR="004A5881">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008C2AAD" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o wartości</w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001602E1" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
@@ -551,83 +633,145 @@
       </w:r>
       <w:r w:rsidR="000C4509" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                             </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pomoc</w:t>
       </w:r>
       <w:r w:rsidR="004A5881">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis w rolnictwie </w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie </w:t>
       </w:r>
       <w:r w:rsidR="008C2AAD" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o wartości: …</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="004A5881">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………..</w:t>
       </w:r>
@@ -635,127 +779,189 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…….... euro;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027A3A84" w14:textId="77777777" w:rsidR="00CB352F" w:rsidRPr="00FF60DB" w:rsidRDefault="00CB352F" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7267D3A9" w14:textId="630BC99B" w:rsidR="00AA6238" w:rsidRPr="00FF60DB" w:rsidRDefault="001602E1" w:rsidP="00CB352F">
+    <w:p w14:paraId="7267D3A9" w14:textId="48D2264E" w:rsidR="00AA6238" w:rsidRPr="00FF60DB" w:rsidRDefault="001602E1" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W okresie trzech minionych lat poprzedzających dzień złożenia wnios</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ku                                                                </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pomo</w:t>
       </w:r>
       <w:r w:rsidR="004A5881">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c/y</w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis w rybołówstwie</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rybołówstwie</w:t>
       </w:r>
       <w:r w:rsidR="004B753D" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C2AAD" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o wartości</w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
@@ -768,51 +974,67 @@
         <w:t>…</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidR="00CB352F" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………………………………………………………………………………………</w:t>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00A426B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00CB352F" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
@@ -915,51 +1137,69 @@
       <w:r w:rsidR="009E47BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rozporządzenia Komisji (UE) Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis (Dz. Urz. UE L 2023/2831 z 15.12.2023)</w:t>
+        <w:t xml:space="preserve">rozporządzenia Komisji (UE) Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. Urz. UE L 2023/2831 z 15.12.2023)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3940E7FE" w14:textId="77777777" w:rsidR="00CB352F" w:rsidRPr="00FF60DB" w:rsidRDefault="00CB352F" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
@@ -1036,51 +1276,91 @@
         <w:t>ów</w:t>
       </w:r>
       <w:r w:rsidR="00F74FBB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rozporządzenia Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013, str. 9, z późn. zm.)</w:t>
+        <w:t xml:space="preserve">rozporządzenia Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013, str. 9, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A2A329" w14:textId="674C8CC3" w:rsidR="001602E1" w:rsidRPr="00FF60DB" w:rsidRDefault="00AA6238" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
@@ -1157,306 +1437,285 @@
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rozporządzenia Komisji (UE) Nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rStyle w:val="italic"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rStyle w:val="italic"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sektorze rybołówstwa i akwakultury </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk149640188"/>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Dz. Urz.  UE L 190 </w:t>
       </w:r>
       <w:r w:rsidR="00F07501" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>z 28.06.2014, str. 45, z późn. zm.)</w:t>
+        <w:t xml:space="preserve">z 28.06.2014, str. 45, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA6238" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="643F3120" w14:textId="77777777" w:rsidR="00CB352F" w:rsidRPr="00FF60DB" w:rsidRDefault="00CB352F" w:rsidP="00CB352F">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F6079BC" w14:textId="48BA4F55" w:rsidR="00FF60DB" w:rsidRPr="004A5881" w:rsidRDefault="00AA6238" w:rsidP="004A5881">
-[...116 lines deleted...]
-    <w:p w14:paraId="631130B5" w14:textId="147EF55C" w:rsidR="00FF60DB" w:rsidRPr="00FF60DB" w:rsidRDefault="00D412BA" w:rsidP="00FF60DB">
+    <w:p w14:paraId="67D3E77D" w14:textId="620871EA" w:rsidR="00CF1D89" w:rsidRDefault="00D412BA" w:rsidP="00CF1D89">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sytuacji otrzymania pomocy publicznej lub pomocy de minimis, w okresie od dnia złożenia niniejszego wniosku do dnia podpisania umowy z urzędem pracy zobowiązuję się </w:t>
+        <w:t xml:space="preserve"> sytuacji otrzymania pomocy publicznej lub pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w okresie od dnia złożenia niniejszego wniosku do dnia </w:t>
+      </w:r>
+      <w:r w:rsidR="00A426B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zawarcia</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> umowy z </w:t>
+      </w:r>
+      <w:r w:rsidR="00A426B6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">powiatowym </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urzędem pracy zobowiązuję się </w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        </w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">do niezwłocznego poinformowania </w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB" w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rzędu o fakcie uzyskania takiej pomocy i złożenia dodatkowych dokumentów potwierdzających wielkość uzyskanej pomocy</w:t>
       </w:r>
       <w:r w:rsidR="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC68CDA" w14:textId="77777777" w:rsidR="00CF1D89" w:rsidRPr="00CF1D89" w:rsidRDefault="00CF1D89" w:rsidP="00CF1D89">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="142"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="45E9D442" w14:textId="08B17A00" w:rsidR="006E21FE" w:rsidRPr="004A5881" w:rsidRDefault="00AA6238" w:rsidP="004A5881">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -2024,98 +2283,106 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="845443032">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1346440156">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E24129"/>
     <w:rsid w:val="0000554D"/>
     <w:rsid w:val="00045AAC"/>
     <w:rsid w:val="000C4509"/>
     <w:rsid w:val="000F2F21"/>
     <w:rsid w:val="001337A1"/>
     <w:rsid w:val="001441EB"/>
     <w:rsid w:val="001602E1"/>
     <w:rsid w:val="001D6163"/>
+    <w:rsid w:val="00273BD5"/>
     <w:rsid w:val="00390EB7"/>
     <w:rsid w:val="003E09AE"/>
     <w:rsid w:val="0040522E"/>
     <w:rsid w:val="0045303C"/>
     <w:rsid w:val="00486F62"/>
     <w:rsid w:val="004A5881"/>
     <w:rsid w:val="004B753D"/>
     <w:rsid w:val="00525326"/>
     <w:rsid w:val="0053242B"/>
+    <w:rsid w:val="006A1E72"/>
     <w:rsid w:val="006B07B9"/>
+    <w:rsid w:val="006B2191"/>
     <w:rsid w:val="006E21FE"/>
     <w:rsid w:val="00705CBA"/>
     <w:rsid w:val="00796ADD"/>
     <w:rsid w:val="00860DC6"/>
     <w:rsid w:val="008C2AAD"/>
     <w:rsid w:val="009633BF"/>
+    <w:rsid w:val="00986DE2"/>
     <w:rsid w:val="009B5328"/>
     <w:rsid w:val="009E47BD"/>
+    <w:rsid w:val="00A426B6"/>
     <w:rsid w:val="00A62B29"/>
     <w:rsid w:val="00AA6238"/>
     <w:rsid w:val="00B16755"/>
     <w:rsid w:val="00BE47C7"/>
     <w:rsid w:val="00CB352F"/>
+    <w:rsid w:val="00CF1D89"/>
     <w:rsid w:val="00D412BA"/>
     <w:rsid w:val="00D854D8"/>
     <w:rsid w:val="00DC54D3"/>
     <w:rsid w:val="00E24129"/>
+    <w:rsid w:val="00E57917"/>
     <w:rsid w:val="00F07501"/>
     <w:rsid w:val="00F74FBB"/>
     <w:rsid w:val="00FF60DB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3360,69 +3627,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>448</Words>
-  <Characters>2693</Characters>
+  <Words>414</Words>
+  <Characters>2487</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3135</CharactersWithSpaces>
+  <CharactersWithSpaces>2896</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Leszek Daniluk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>