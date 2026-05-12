--- v0 (2025-10-15)
+++ v1 (2026-05-12)
@@ -223,317 +223,504 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="253EAB25" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="001602E1" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4108FE" w14:textId="699629C8" w:rsidR="00F609EB" w:rsidRPr="00E905F3" w:rsidRDefault="00F609EB" w:rsidP="00E905F3">
+    <w:p w14:paraId="3E4108FE" w14:textId="7134E9A3" w:rsidR="00F609EB" w:rsidRDefault="0063000A" w:rsidP="00E905F3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jestem</w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
       </w:r>
       <w:r w:rsidR="00E905F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64359762" w14:textId="40CDD8EA" w:rsidR="00F609EB" w:rsidRPr="00E905F3" w:rsidRDefault="00F609EB" w:rsidP="00E905F3">
+    <w:p w14:paraId="3E9CB71E" w14:textId="77777777" w:rsidR="0063000A" w:rsidRPr="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64359762" w14:textId="2D23ED77" w:rsidR="00F609EB" w:rsidRDefault="0063000A" w:rsidP="00E905F3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biegam się</w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o wsparcie w związku z działalnością gospodarczą określon</w:t>
       </w:r>
       <w:r w:rsidR="0086130F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidR="00F609EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidR="00F609EB" w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w art. 2 pkt 17 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach</w:t>
       </w:r>
       <w:r w:rsidR="00E905F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7333C703" w14:textId="2BF223BE" w:rsidR="00F609EB" w:rsidRPr="00E905F3" w:rsidRDefault="00F609EB" w:rsidP="00E905F3">
+    <w:p w14:paraId="6770998E" w14:textId="77777777" w:rsidR="0063000A" w:rsidRPr="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7333C703" w14:textId="2BF223BE" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00E905F3">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W okresie trzech minionych lat poprzedzających dzień złożenia wniosku                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00DC6A97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis o wartości …………………………</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wartości …………………………</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk170909775"/>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>… euro</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="78AEAC68" w14:textId="77777777" w:rsidR="0063000A" w:rsidRPr="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2466AF02" w14:textId="293371D0" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W okresie trzech minionych lat poprzedzających dzień złożenia wniosku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00DC6A97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis w rolnictwie o wartości</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie o wartości</w:t>
       </w:r>
       <w:r w:rsidR="00DC6A97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
@@ -609,75 +796,137 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W okresie trzech minionych lat poprzedzających dzień złożenia wniosku                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00DC6A97">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis w rybołówstwie o wartości</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rybołówstwie o wartości</w:t>
       </w:r>
       <w:r w:rsidR="00E905F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………</w:t>
@@ -785,71 +1034,89 @@
       <w:r w:rsidR="006D05D8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rozporządzenia Komisji (UE) Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis (Dz. Urz. UE L 2023/2831 z 15.12.2023);</w:t>
+        <w:t xml:space="preserve">rozporządzenia Komisji (UE) Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. Urz. UE L 2023/2831 z 15.12.2023);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B56BAE5" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="3B56BAE5" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094CB0F8" w14:textId="7230F5A0" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="5E2DE266" w14:textId="76DD2C30" w:rsidR="00F609EB" w:rsidRPr="0063000A" w:rsidRDefault="00F609EB" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -858,325 +1125,357 @@
         <w:t>Spełniam warunki/nie spełniam warunków</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">rozporządzenia Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013, str. 9, </w:t>
+        <w:t xml:space="preserve">rozporządzenia Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013, str. 9, </w:t>
       </w:r>
       <w:r w:rsidR="00E905F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>z późn. zm.);</w:t>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2DE266" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="5E8C24DD" w14:textId="77777777" w:rsidR="0063000A" w:rsidRPr="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001602E1">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="215347C3" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="796943C1" w14:textId="158FF43E" w:rsidR="0063000A" w:rsidRDefault="00F609EB" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spełniam warunki /nie spełniam warunków*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia Komisji (UE) Nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy </w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rStyle w:val="italic"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001602E1">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rStyle w:val="italic"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sektorze rybołówstwa i akwakultury </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk149640188"/>
-      <w:r w:rsidRPr="001602E1">
-[...21 lines deleted...]
-        <w:t>z 28.06.2014, str. 45, z późn. zm.)</w:t>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dz. Urz.  UE L 190                  z 28.06.2014, str. 45, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F4BC1D" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="6D6D29D4" w14:textId="77777777" w:rsidR="0063000A" w:rsidRPr="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E167D2" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00F74FBB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="7B603E07" w14:textId="2D00A3E9" w:rsidR="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
-[...7 lines deleted...]
-        <w:t>Nie otrzymałem(am) finansowania/otrzymałem(am) finansowanie</w:t>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W sytuacji otrzymania pomocy publicznej lub pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, w okresie od dnia złożenia niniejszego wniosku do dnia zawarcia umowy z powiatowym urzędem pracy zobowiązuję </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063000A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>się do niezwłocznego poinformowania urzędu o fakcie uzyskania takiej pomocy i złożenia dodatkowych dokumentów potwierdzających wielkość uzyskanej pomocy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F58C179" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00F74FBB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="28FADCCD" w14:textId="77777777" w:rsidR="0063000A" w:rsidRPr="0063000A" w:rsidRDefault="0063000A" w:rsidP="0063000A">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F58C179" w14:textId="21A48925" w:rsidR="00F609EB" w:rsidRPr="0063000A" w:rsidRDefault="00F609EB" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
+      <w:r w:rsidRPr="0063000A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dane zawarte w niniejszym wniosku są prawdziwe.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6427E101" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48A0000B" w14:textId="77777777" w:rsidR="006E27C1" w:rsidRDefault="006E27C1" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1188,51 +1487,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidR="00F609EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           …………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52007121" w14:textId="5F07CD8B" w:rsidR="00F609EB" w:rsidRPr="008D487D" w:rsidRDefault="00F609EB" w:rsidP="006E27C1">
+    <w:p w14:paraId="7600D96C" w14:textId="3B38B4B7" w:rsidR="00F609EB" w:rsidRPr="0063000A" w:rsidRDefault="00F609EB" w:rsidP="0063000A">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D487D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00E905F3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                     </w:t>
@@ -1255,55 +1554,50 @@
       </w:r>
       <w:r w:rsidRPr="008D487D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(podpis i pieczątka </w:t>
       </w:r>
       <w:r w:rsidR="006E27C1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>wnioskodawcy</w:t>
       </w:r>
       <w:r w:rsidRPr="008D487D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="19A20DA8" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00012713" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00012713">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>*niewłaściwe skreślić</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710A2B90" w14:textId="77777777" w:rsidR="00FB119D" w:rsidRDefault="00FB119D" w:rsidP="00F609EB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FB119D" w:rsidSect="002B2EE1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
@@ -1446,73 +1740,76 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00356E99"/>
     <w:rsid w:val="00012713"/>
     <w:rsid w:val="00026F3B"/>
     <w:rsid w:val="000B091A"/>
     <w:rsid w:val="00226B27"/>
     <w:rsid w:val="002B2EE1"/>
     <w:rsid w:val="00356E99"/>
     <w:rsid w:val="0045303C"/>
     <w:rsid w:val="00486F62"/>
     <w:rsid w:val="004D063A"/>
+    <w:rsid w:val="00526D6B"/>
     <w:rsid w:val="005647A9"/>
+    <w:rsid w:val="0063000A"/>
     <w:rsid w:val="006D05D8"/>
     <w:rsid w:val="006E27C1"/>
     <w:rsid w:val="008447F7"/>
     <w:rsid w:val="0086130F"/>
     <w:rsid w:val="008613C3"/>
     <w:rsid w:val="00A62B29"/>
     <w:rsid w:val="00B12728"/>
     <w:rsid w:val="00BE73C7"/>
     <w:rsid w:val="00D766C8"/>
     <w:rsid w:val="00DC6A97"/>
     <w:rsid w:val="00E02FC1"/>
     <w:rsid w:val="00E050BA"/>
     <w:rsid w:val="00E905F3"/>
     <w:rsid w:val="00F609EB"/>
     <w:rsid w:val="00FB119D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -2777,54 +3074,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>412</Words>
-  <Characters>2472</Characters>
+  <Words>428</Words>
+  <Characters>2573</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2879</CharactersWithSpaces>
+  <CharactersWithSpaces>2996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP BP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>