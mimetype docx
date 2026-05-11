--- v0 (2025-10-18)
+++ v1 (2026-05-11)
@@ -131,1143 +131,1321 @@
       </w:r>
       <w:r w:rsidR="00226B27">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>pracodawcy</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">)                                                        </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735FC9D8" w14:textId="77777777" w:rsidR="002B2EE1" w:rsidRPr="00DD1FDF" w:rsidRDefault="002B2EE1" w:rsidP="002B2EE1">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79F91D32" w14:textId="38198856" w:rsidR="002B2EE1" w:rsidRPr="00F609EB" w:rsidRDefault="002B2EE1" w:rsidP="00F609EB">
+    <w:p w14:paraId="79F91D32" w14:textId="6EF009F0" w:rsidR="002B2EE1" w:rsidRPr="00F609EB" w:rsidRDefault="002B2EE1" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253EAB25" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="001602E1" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="253EAB25" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oświadczam, że:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70386329" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00AF0E27">
+    <w:p w14:paraId="38B94EB0" w14:textId="77777777" w:rsidR="006A2010" w:rsidRPr="001602E1" w:rsidRDefault="006A2010" w:rsidP="00F609EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4108FE" w14:textId="628234B5" w:rsidR="00F609EB" w:rsidRPr="00FF0A83" w:rsidRDefault="00F609EB" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej.</w:t>
+      <w:r w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jestem</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0A83" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beneficjentem pomocy publicznej w rozumieniu ustawy z dnia 30 kwietnia 2004 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0A83" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD4DF7" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4108FE" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...16 lines deleted...]
-    <w:p w14:paraId="6002BDBB" w14:textId="33E7DA52" w:rsidR="00F609EB" w:rsidRPr="003E6597" w:rsidRDefault="00F609EB" w:rsidP="003E6597">
+    <w:p w14:paraId="64359762" w14:textId="03D79B0C" w:rsidR="00F609EB" w:rsidRPr="00FF0A83" w:rsidRDefault="00FF0A83" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
-[...17 lines deleted...]
-      <w:r w:rsidR="0086130F">
+      <w:r w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>biegam się o wsparcie w związku z działalnością gospodarczą określon</w:t>
+      </w:r>
+      <w:r w:rsidR="0086130F" w:rsidRPr="00FF0A83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ą</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  w art. 2 pkt 17 ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach</w:t>
+      </w:r>
+      <w:r w:rsidR="003E6597" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:r w:rsidR="003E6597" w:rsidRPr="001602E1">
+      <w:r w:rsidR="003E6597" w:rsidRPr="00FF0A83">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dotyczących pomocy publicznej</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E6597">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00AD4DF7" w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64359762" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...16 lines deleted...]
-    <w:p w14:paraId="76FD6C61" w14:textId="7C1981EA" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="7333C703" w14:textId="47FD3E30" w:rsidR="00F609EB" w:rsidRPr="006A2010" w:rsidRDefault="00F609EB" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FF0A83">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W okresie trzech</w:t>
+      </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">W okresie trzech minionych lat poprzedzających dzień złożenia wniosku                                                        </w:t>
+        <w:t xml:space="preserve"> minionych lat poprzedzających dzień złożenia wniosku                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00A03837">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis o wartości: …………………………</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o wartości: …………………………</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk170909775"/>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>… euro;</w:t>
+        <w:t>… euro</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7333C703" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...16 lines deleted...]
-    <w:p w14:paraId="2466AF02" w14:textId="1B60EA3E" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="1254AF61" w14:textId="082C670A" w:rsidR="00F609EB" w:rsidRPr="006A2010" w:rsidRDefault="00F609EB" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W okresie trzech minionych lat poprzedzających dzień złożenia wniosku</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                               </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00A03837">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis w rolnictwie o wartości: ……</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie o wartości: ……</w:t>
       </w:r>
       <w:r w:rsidR="00A03837">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………………………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>euro;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1254AF61" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...16 lines deleted...]
-    <w:p w14:paraId="55D8D2EF" w14:textId="2001799E" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="7A210B97" w14:textId="4A39027B" w:rsidR="00F609EB" w:rsidRPr="006A2010" w:rsidRDefault="00F609EB" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W okresie trzech minionych lat poprzedzających dzień złożenia wniosku                                                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>nie otrzymałem(am)/otrzymałem(am)*</w:t>
+        <w:t>nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F74FBB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)*</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pomoc</w:t>
       </w:r>
       <w:r w:rsidR="00A03837">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/y</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de minimis w rybołówstwie o wartości: …</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001602E1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rybołówstwie o wartości: …</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="001602E1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ro;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A210B97" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...16 lines deleted...]
-    <w:p w14:paraId="60C687DB" w14:textId="73A4651A" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="505C370A" w14:textId="1100B796" w:rsidR="008341DE" w:rsidRPr="006A2010" w:rsidRDefault="008341DE" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk198579586"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk170909797"/>
-      <w:r w:rsidRPr="00F74FBB">
+      <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spełniam warunki/nie spełniam</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C7055">
+      <w:r w:rsidRPr="009E47BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>warunków</w:t>
       </w:r>
-      <w:r w:rsidR="007C7055">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="00FF60DB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="001602E1">
-[...5 lines deleted...]
-        <w:t>rozporządzenia Komisji (UE) Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis (Dz. Urz. UE L 2023/2831 z 15.12.2023);</w:t>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rozporządzenia Komisji (UE) Nr 2023/2831 z dnia 13 grudnia 2023 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FF60DB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Dz. Urz. UE L 2023/2831 z 15.12.2023);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B56BAE5" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...16 lines deleted...]
-    <w:p w14:paraId="094CB0F8" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="44B04D19" w14:textId="6749F2E4" w:rsidR="008341DE" w:rsidRPr="006A2010" w:rsidRDefault="008341DE" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spełniam warunki/nie spełniam warunków</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>rozporządzenia Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de minimis w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013, str. 9, z późn. zm.);</w:t>
+        <w:t xml:space="preserve">rozporządzenia Komisji (UE) nr 1408/2013 z dnia 18 grudnia 2013 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w sektorze rolnym (Dz. Urz. UE L 352 z 24.12.2013, str. 9, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2DE266" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...25 lines deleted...]
-    <w:p w14:paraId="215347C3" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="12F4BC1D" w14:textId="2C164F61" w:rsidR="00F609EB" w:rsidRDefault="008341DE" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Spełniam warunki /nie spełniam warunków*</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> rozporządzenia Komisji (UE) Nr 717/2014 z dnia 27 czerwca 2014 r. w sprawie stosowania art. 107 i 108 Traktatu o funkcjonowaniu Unii Europejskiej do pomocy </w:t>
       </w:r>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rStyle w:val="italic"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001602E1">
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rStyle w:val="italic"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> w sektorze rybołówstwa i akwakultury </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk149640188"/>
-      <w:r w:rsidRPr="001602E1">
-[...21 lines deleted...]
-        <w:t>z 28.06.2014, str. 45, z późn. zm.)</w:t>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dz. Urz.  UE L 190                  z 28.06.2014, str. 45, z </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>późn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. zm.)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="001602E1">
+      <w:r w:rsidRPr="004C5346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F4BC1D" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00CB352F" w:rsidRDefault="00F609EB" w:rsidP="00A03837">
+    <w:p w14:paraId="2E71488B" w14:textId="77777777" w:rsidR="00FF0A83" w:rsidRPr="00FF0A83" w:rsidRDefault="00FF0A83" w:rsidP="00FF0A83">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="142"/>
+        <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51E167D2" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00F74FBB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="41C5C270" w14:textId="008AC9E2" w:rsidR="00AD4DF7" w:rsidRDefault="006A2010" w:rsidP="006A2010">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74FBB">
-[...63 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="006A2010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W sytuacji otrzymania pomocy publicznej lub pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A2010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A2010">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, w okresie od dnia złożenia niniejszego wniosku do dnia zawarcia umowy z powiatowym urzędem pracy zobowiązuję się                                         do niezwłocznego poinformowania urzędu o fakcie uzyskania takiej pomocy i złożenia dodatkowych dokumentów potwierdzających wielkość uzyskanej pomocy;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F58C179" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRPr="00F74FBB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="46E1B750" w14:textId="77777777" w:rsidR="00FF0A83" w:rsidRPr="00FF0A83" w:rsidRDefault="00FF0A83" w:rsidP="00FF0A83">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B56671" w14:textId="3713AFFA" w:rsidR="00F609EB" w:rsidRPr="008341DE" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74FBB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dane zawarte w niniejszym wniosku są prawdziwe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B56671" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
-[...4 lines deleted...]
-    <w:p w14:paraId="7E7395EE" w14:textId="77777777" w:rsidR="00A079F4" w:rsidRDefault="00A079F4" w:rsidP="00F609EB">
+    <w:p w14:paraId="47D4F1A8" w14:textId="77777777" w:rsidR="00B453C0" w:rsidRDefault="00B453C0" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47D4F1A8" w14:textId="77777777" w:rsidR="00B453C0" w:rsidRDefault="00B453C0" w:rsidP="00F609EB">
+    <w:p w14:paraId="181B4A5E" w14:textId="77777777" w:rsidR="00FF0A83" w:rsidRDefault="00FF0A83" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68EFC90A" w14:textId="77777777" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+    <w:p w14:paraId="36353144" w14:textId="77777777" w:rsidR="00FF0A83" w:rsidRDefault="00FF0A83" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7600D96C" w14:textId="2BE76523" w:rsidR="00F609EB" w:rsidRPr="00B453C0" w:rsidRDefault="00F609EB" w:rsidP="00B453C0">
+    <w:p w14:paraId="20CB46CF" w14:textId="77777777" w:rsidR="00FF0A83" w:rsidRDefault="00FF0A83" w:rsidP="00F609EB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EFC90A" w14:textId="06024ABA" w:rsidR="00F609EB" w:rsidRDefault="00F609EB" w:rsidP="00F609EB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">...........................................................        </w:t>
+      </w:r>
+      <w:r w:rsidR="004C5346">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     …………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7600D96C" w14:textId="2F23C53A" w:rsidR="00F609EB" w:rsidRPr="00B453C0" w:rsidRDefault="004C5346" w:rsidP="00B453C0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D487D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">         (miejscowość i data)                                                          </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F7048">
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="008D487D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048634C">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003F7048">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="008D487D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">      (miejscowość i data)                                                      (podpis i pieczątka </w:t>
+      </w:r>
+      <w:r w:rsidR="00A079F4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D487D">
+        <w:t>organizatora robót publicznych/pracodawc</w:t>
+      </w:r>
+      <w:r w:rsidR="0048634C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">(podpis i pieczątka </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A079F4">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00F609EB" w:rsidRPr="008D487D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>organizatora robót publicznych/pracodawc</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710A2B90" w14:textId="60AF5AF2" w:rsidR="00FB119D" w:rsidRPr="003E6597" w:rsidRDefault="00F609EB" w:rsidP="003E6597">
+    <w:p w14:paraId="480607B5" w14:textId="77777777" w:rsidR="00AD4DF7" w:rsidRDefault="00AD4DF7" w:rsidP="003E6597">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A03837">
+    </w:p>
+    <w:p w14:paraId="710A2B90" w14:textId="4AEC27F7" w:rsidR="00FB119D" w:rsidRPr="003E6597" w:rsidRDefault="00F609EB" w:rsidP="003E6597">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*niewłaściwe skreślić</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00A03837">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*ni</w:t>
+      </w:r>
+      <w:r w:rsidR="008341DE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03837">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>właściwe skreślić</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FB119D" w:rsidRPr="003E6597" w:rsidSect="002B2EE1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
@@ -1390,94 +1568,105 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00356E99"/>
     <w:rsid w:val="00003008"/>
     <w:rsid w:val="001702E2"/>
+    <w:rsid w:val="0021711F"/>
     <w:rsid w:val="00226B27"/>
     <w:rsid w:val="002B2EE1"/>
     <w:rsid w:val="002E0856"/>
     <w:rsid w:val="00356E99"/>
     <w:rsid w:val="003E6597"/>
     <w:rsid w:val="003F7048"/>
     <w:rsid w:val="0045303C"/>
     <w:rsid w:val="0048634C"/>
     <w:rsid w:val="00486F62"/>
+    <w:rsid w:val="004C5346"/>
     <w:rsid w:val="004D063A"/>
     <w:rsid w:val="005647A9"/>
     <w:rsid w:val="005F053E"/>
+    <w:rsid w:val="006A2010"/>
     <w:rsid w:val="007431A8"/>
     <w:rsid w:val="007C7055"/>
+    <w:rsid w:val="008341DE"/>
     <w:rsid w:val="0086130F"/>
     <w:rsid w:val="00A03837"/>
     <w:rsid w:val="00A079F4"/>
     <w:rsid w:val="00A62B29"/>
+    <w:rsid w:val="00AD4DF7"/>
     <w:rsid w:val="00AF0E27"/>
     <w:rsid w:val="00B12728"/>
     <w:rsid w:val="00B453C0"/>
     <w:rsid w:val="00B654B8"/>
+    <w:rsid w:val="00BE4B25"/>
     <w:rsid w:val="00BE73C7"/>
     <w:rsid w:val="00D766C8"/>
     <w:rsid w:val="00E02FC1"/>
     <w:rsid w:val="00E050BA"/>
+    <w:rsid w:val="00E8592A"/>
     <w:rsid w:val="00E9385F"/>
+    <w:rsid w:val="00F13735"/>
     <w:rsid w:val="00F609EB"/>
     <w:rsid w:val="00FB119D"/>
+    <w:rsid w:val="00FF0A83"/>
+    <w:rsid w:val="00FF43BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="49C39E6F"/>
@@ -2727,55 +2916,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>407</Words>
-  <Characters>2447</Characters>
+  <Words>426</Words>
+  <Characters>2557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2849</CharactersWithSpaces>
+  <CharactersWithSpaces>2978</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP BP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>