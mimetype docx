--- v0 (2025-10-21)
+++ v1 (2026-05-11)
@@ -1678,106 +1678,106 @@
       <w:r w:rsidR="00BA08ED" w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>................</w:t>
       </w:r>
       <w:r w:rsidR="00BA08ED" w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..................................................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40011406" w14:textId="61399AA9" w:rsidR="00BA08ED" w:rsidRPr="00CE06C6" w:rsidRDefault="00BA08ED" w:rsidP="001F1589">
+    <w:p w14:paraId="40011406" w14:textId="536408B6" w:rsidR="00BA08ED" w:rsidRPr="00CE06C6" w:rsidRDefault="00BA08ED" w:rsidP="001F1589">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wysokość</w:t>
       </w:r>
       <w:r w:rsidR="00904014" w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proponowanego wynagrodzenia</w:t>
       </w:r>
-      <w:r w:rsidR="00CE06C6" w:rsidRPr="00CE06C6">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (brutto)</w:t>
+      <w:r w:rsidR="009C2A4B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04885" w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dla skierowanych bezrobotnych</w:t>
+        <w:t>dla skierowanych bezrobotnych</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04885" w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00193B71" w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
@@ -1800,51 +1800,51 @@
       <w:r w:rsidR="00D04885" w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00193B71" w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………...</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE06C6">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F3312C" w14:textId="38965D19" w:rsidR="00D04885" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
+    <w:p w14:paraId="03159EDC" w14:textId="1BE09B20" w:rsidR="001F4761" w:rsidRPr="001F4761" w:rsidRDefault="00BA08ED" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="294"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wnioskowana wysokość refundowanych </w:t>
       </w:r>
       <w:r w:rsidR="00D04885" w:rsidRPr="0068245D">
         <w:rPr>
@@ -2381,51 +2381,51 @@
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      ……………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="006358EC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………...…………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE6CF82" w14:textId="21430FC3" w:rsidR="00BA08ED" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
+    <w:p w14:paraId="0EE6CF82" w14:textId="21430FC3" w:rsidR="00BA08ED" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2434,50 +2434,115 @@
       <w:r w:rsidR="006358EC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r w:rsidR="00D04885" w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……..%</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="579E2750" w14:textId="76FE35C9" w:rsidR="001F4761" w:rsidRPr="0068245D" w:rsidRDefault="001F4761" w:rsidP="0068245D">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) finansowania/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) finansowanie* formy pomocy                                     z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="499252B9" w14:textId="77777777" w:rsidR="00BA08ED" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D7C672A" w14:textId="77777777" w:rsidR="00BA08ED" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="788E7592" w14:textId="77777777" w:rsidR="00BA08ED" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
@@ -2642,445 +2707,356 @@
       </w:r>
       <w:r w:rsidR="00407EF5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>organizatora robót publicznych</w:t>
       </w:r>
       <w:r w:rsidRPr="006358EC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BF3358" w14:textId="46D311E5" w:rsidR="00BA08ED" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D2193E1" w14:textId="77777777" w:rsidR="00BA08ED" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
-[...11 lines deleted...]
-    <w:p w14:paraId="39E8CC8A" w14:textId="43BE7194" w:rsidR="0032037E" w:rsidRPr="00407EF5" w:rsidRDefault="00407EF5" w:rsidP="0068245D">
+    <w:p w14:paraId="5D2193E1" w14:textId="56ED3619" w:rsidR="00BA08ED" w:rsidRPr="001F4761" w:rsidRDefault="001F4761" w:rsidP="0068245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00407EF5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*niewłaściwe skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E8CC8A" w14:textId="43BE7194" w:rsidR="0032037E" w:rsidRPr="00803B60" w:rsidRDefault="00407EF5" w:rsidP="001F4761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00803B60">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29139B52" w14:textId="14F7B845" w:rsidR="009D52B8" w:rsidRDefault="0032037E" w:rsidP="009D52B8">
+    <w:p w14:paraId="2F6391D3" w14:textId="77777777" w:rsidR="001F4761" w:rsidRPr="001F4761" w:rsidRDefault="0032037E" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Oświadczenie organizatora robót</w:t>
       </w:r>
-      <w:r w:rsidR="00407EF5">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00407EF5" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> publicznych</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>/pracodawcy</w:t>
       </w:r>
-      <w:r w:rsidR="00904014">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00904014" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> - załącznik nr 1</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w14:paraId="278B2613" w14:textId="1A5B866F" w:rsidR="0032037E" w:rsidRDefault="0032037E" w:rsidP="0032037E">
+      <w:r w:rsidR="00822AC7" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6689E14D" w14:textId="62D1AC5A" w:rsidR="001F4761" w:rsidRPr="001F4761" w:rsidRDefault="0032037E" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Oświadczenie o pomocy de </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczenie </w:t>
+      </w:r>
+      <w:r w:rsidR="00803B60" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizatora robót publicznych/pracodawcy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o pomocy de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009D52B8">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00904014">
-[...32 lines deleted...]
-    <w:p w14:paraId="52D7EB10" w14:textId="0428B53A" w:rsidR="009B0760" w:rsidRPr="009B0760" w:rsidRDefault="009B0760" w:rsidP="009B0760">
+      <w:r w:rsidR="00904014" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w przypadku beneficjenta pomocy w rozumieniu ustawy z dnia 30 kwietnia 2004 r. </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>o postępowaniu w sprawach dotyczących pomocy publicznej) - załącznik nr 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A71C8E" w14:textId="15FE01D2" w:rsidR="001F4761" w:rsidRPr="001F4761" w:rsidRDefault="009B0760" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:rPr>
-[...46 lines deleted...]
-    <w:p w14:paraId="15524F3E" w14:textId="7995D1B4" w:rsidR="009D52B8" w:rsidRPr="0032037E" w:rsidRDefault="0032037E" w:rsidP="0032037E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Klauzula informacyjna - załącznik nr 3 i 3a</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B631518" w14:textId="4C988B03" w:rsidR="00803B60" w:rsidRPr="001F4761" w:rsidRDefault="0032037E" w:rsidP="0068245D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0032037E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Formularz informacji przedstawianych przy ubieganiu się o pomoc</w:t>
       </w:r>
-      <w:r w:rsidR="000646D8">
+      <w:r w:rsidR="000646D8" w:rsidRPr="001F4761">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0032037E">
+      <w:r w:rsidRPr="001F4761">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0032037E">
+      <w:r w:rsidRPr="001F4761">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00904014">
+      <w:r w:rsidR="00904014" w:rsidRPr="001F4761">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="00904014">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00904014" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0760" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00904014">
-[...53 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="00803B60" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub załącznik nr 4a formularz informacji przedstawianych przez podmiot przy ubieganiu się o pomoc de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00803B60" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00803B60" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(w przypadku beneficjenta pomocy w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej)</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761" w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="ar-SA"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk194907601"/>
     </w:p>
-    <w:p w14:paraId="5777017F" w14:textId="77777777" w:rsidR="00E1309F" w:rsidRDefault="00E1309F" w:rsidP="0068245D">
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="199DE8A1" w14:textId="77777777" w:rsidR="001F4761" w:rsidRPr="001F4761" w:rsidRDefault="001F4761" w:rsidP="001F4761">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2318F042" w14:textId="77777777" w:rsidR="00904014" w:rsidRDefault="00904014" w:rsidP="0068245D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E689797" w14:textId="77777777" w:rsidR="00904014" w:rsidRPr="0068245D" w:rsidRDefault="00904014" w:rsidP="0068245D">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="659634AD" w14:textId="77777777" w:rsidR="00BA08ED" w:rsidRPr="0068245D" w:rsidRDefault="00BA08ED" w:rsidP="0068245D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
@@ -3116,51 +3092,51 @@
     </w:p>
     <w:p w14:paraId="32788E67" w14:textId="77777777" w:rsidR="00E867D5" w:rsidRPr="0068245D" w:rsidRDefault="00E867D5" w:rsidP="0068245D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wnioskodawca nie może otrzymać finansowania formy pomocy z Funduszu Pracy                      w części, w której te same koszty zostały sfinansowane z innych środków publicznych.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF63863" w14:textId="77777777" w:rsidR="00E1309F" w:rsidRPr="00E1309F" w:rsidRDefault="00E867D5" w:rsidP="00E1309F">
+    <w:p w14:paraId="4FB59229" w14:textId="77777777" w:rsidR="001F4761" w:rsidRDefault="00E867D5" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068245D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1309F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3181,209 +3157,155 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z odsetkami w wysokości określonej jak dla zaległości podatkowych naliczonymi</w:t>
       </w:r>
       <w:r w:rsidR="007751BA" w:rsidRPr="00E1309F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E1309F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>od dnia przekazania środków.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="36521C27" w14:textId="77777777" w:rsidR="00E1309F" w:rsidRPr="00E1309F" w:rsidRDefault="00E1309F" w:rsidP="00E1309F">
+    <w:p w14:paraId="5DACC1C1" w14:textId="2FAB3F4B" w:rsidR="00E1309F" w:rsidRPr="001F4761" w:rsidRDefault="00E1309F" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Powiatowy Urząd Pracy nie może skierować bezrobotnego do prac interwencyjnych</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F4761">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i robót publicznych, jeżeli w okresie ostatnich 90 dni bezrobotny był zatrudniony                            w ramach tych prac lub robót u danego pracodawcy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52762264" w14:textId="5D433B7D" w:rsidR="003E23B9" w:rsidRPr="00E1309F" w:rsidRDefault="00E1309F" w:rsidP="001F4761">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E1309F">
-[...42 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
-[...44 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F870CAB" w14:textId="02D27943" w:rsidR="00407EF5" w:rsidRPr="00E1309F" w:rsidRDefault="00E1309F" w:rsidP="00E1309F">
+    <w:p w14:paraId="3F870CAB" w14:textId="02D27943" w:rsidR="00407EF5" w:rsidRPr="00E1309F" w:rsidRDefault="00E1309F" w:rsidP="001F4761">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74177A61" w14:textId="77777777" w:rsidR="00830212" w:rsidRPr="00830212" w:rsidRDefault="00830212" w:rsidP="00830212">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830212">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BEDC1D" w14:textId="77777777" w:rsidR="00830212" w:rsidRPr="00830212" w:rsidRDefault="00830212" w:rsidP="00830212">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830212">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:kern w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ar-SA"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -5865,100 +5787,110 @@
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B6F71"/>
     <w:rsid w:val="00026F3B"/>
     <w:rsid w:val="000646D8"/>
     <w:rsid w:val="000B6F83"/>
     <w:rsid w:val="00193B71"/>
     <w:rsid w:val="001A5D36"/>
+    <w:rsid w:val="001B240D"/>
+    <w:rsid w:val="001F4761"/>
     <w:rsid w:val="00223D48"/>
     <w:rsid w:val="00256CD5"/>
     <w:rsid w:val="0032037E"/>
     <w:rsid w:val="003208C7"/>
     <w:rsid w:val="003221C0"/>
     <w:rsid w:val="003E23B9"/>
     <w:rsid w:val="003F12CC"/>
     <w:rsid w:val="00407EF5"/>
     <w:rsid w:val="0045303C"/>
     <w:rsid w:val="00467AB8"/>
     <w:rsid w:val="004D6332"/>
     <w:rsid w:val="005179A2"/>
     <w:rsid w:val="005647A9"/>
     <w:rsid w:val="00571F20"/>
+    <w:rsid w:val="005C7EAF"/>
     <w:rsid w:val="006358EC"/>
     <w:rsid w:val="0068245D"/>
     <w:rsid w:val="0069334D"/>
     <w:rsid w:val="006B0270"/>
     <w:rsid w:val="006D0FF8"/>
     <w:rsid w:val="006E3DD6"/>
     <w:rsid w:val="006F1B9A"/>
     <w:rsid w:val="00711E37"/>
     <w:rsid w:val="007751BA"/>
     <w:rsid w:val="007A5A2C"/>
     <w:rsid w:val="007B6F71"/>
     <w:rsid w:val="007E51E8"/>
+    <w:rsid w:val="00803B60"/>
+    <w:rsid w:val="00822AC7"/>
     <w:rsid w:val="00830212"/>
     <w:rsid w:val="00846E8F"/>
     <w:rsid w:val="008C07D8"/>
     <w:rsid w:val="00901BEC"/>
     <w:rsid w:val="00904014"/>
     <w:rsid w:val="00945B3E"/>
     <w:rsid w:val="009B0760"/>
+    <w:rsid w:val="009C2A4B"/>
     <w:rsid w:val="009D52B8"/>
     <w:rsid w:val="00A23AD9"/>
     <w:rsid w:val="00BA08ED"/>
+    <w:rsid w:val="00BE4B25"/>
     <w:rsid w:val="00BE73C7"/>
     <w:rsid w:val="00C23F1C"/>
     <w:rsid w:val="00CC6724"/>
     <w:rsid w:val="00CE06C6"/>
     <w:rsid w:val="00D04885"/>
     <w:rsid w:val="00D358F4"/>
     <w:rsid w:val="00D766C8"/>
     <w:rsid w:val="00E02FC1"/>
     <w:rsid w:val="00E0324E"/>
     <w:rsid w:val="00E1309F"/>
+    <w:rsid w:val="00E2192A"/>
     <w:rsid w:val="00E42744"/>
     <w:rsid w:val="00E72AB8"/>
     <w:rsid w:val="00E867D5"/>
+    <w:rsid w:val="00EB1E92"/>
     <w:rsid w:val="00F07FC9"/>
+    <w:rsid w:val="00F13735"/>
     <w:rsid w:val="00FB119D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -7259,70 +7191,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1002</Words>
-  <Characters>6018</Characters>
+  <Words>1107</Words>
+  <Characters>6644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7006</CharactersWithSpaces>
+  <CharactersWithSpaces>7736</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP BP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>