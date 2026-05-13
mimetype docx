--- v0 (2025-10-16)
+++ v1 (2026-05-13)
@@ -1169,371 +1169,194 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC88B96" w14:textId="440FB1B6" w:rsidR="001338D8" w:rsidRDefault="001338D8" w:rsidP="001338D8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………….…………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674AA3DC" w14:textId="05E95237" w:rsidR="009E0FF5" w:rsidRPr="009E0FF5" w:rsidRDefault="009E0FF5" w:rsidP="009E0FF5">
+    <w:p w14:paraId="674AA3DC" w14:textId="059A9446" w:rsidR="009E0FF5" w:rsidRPr="009E0FF5" w:rsidRDefault="00A22369" w:rsidP="009E0FF5">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009E0FF5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proponowana forma zabezpieczenia zwrotu </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0FF5" w:rsidRPr="009E0FF5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">orma zabezpieczenia zwrotu </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A75AACC" w14:textId="77777777" w:rsidR="009E0FF5" w:rsidRPr="0076528B" w:rsidRDefault="009E0FF5" w:rsidP="009E0FF5">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk172710250"/>
-      <w:r w:rsidRPr="00AD0EA5">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>poręczenie;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="18FF6FEE" w14:textId="77777777" w:rsidR="009E0FF5" w:rsidRPr="0076528B" w:rsidRDefault="009E0FF5" w:rsidP="009E0FF5">
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076528B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eksel z poręczeniem wekslowym (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0076528B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aval</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0076528B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54137FA9" w14:textId="574F8394" w:rsidR="009E0FF5" w:rsidRPr="0076528B" w:rsidRDefault="009E0FF5" w:rsidP="009E0FF5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>w</w:t>
+        <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="0076528B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>eksel in blanco</w:t>
-[...184 lines deleted...]
-        </w:rPr>
         <w:t>lokada środków zgromadzonych na rachunku płatniczym</w:t>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:t>kt notarialny o poddaniu się egzekucji przez dłużnika.</w:t>
+      <w:r w:rsidR="00A22369">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5001CB1D" w14:textId="77777777" w:rsidR="00662EB0" w:rsidRPr="00E613F2" w:rsidRDefault="00662EB0" w:rsidP="00662EB0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7828990C" w14:textId="1288495A" w:rsidR="00A46871" w:rsidRDefault="00532241" w:rsidP="001D1C00">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2035,200 +1858,156 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1C00">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pouczenie:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45445288" w14:textId="6288FB08" w:rsidR="001D1C00" w:rsidRPr="001D1C00" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
-      <w:pPr>
+    <w:p w14:paraId="73F9D52C" w14:textId="77777777" w:rsidR="00F84A52" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D1C00">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001D1C00">
+      <w:r w:rsidRPr="00F84A52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Starosta może zażądać od bezrobotnego dokumentów potwierdzających dotychczasowe miejsce zamieszkania wskazane we wniosku.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691F0C5C" w14:textId="39F2298E" w:rsidR="001D1C00" w:rsidRPr="001D1C00" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
-      <w:pPr>
+    <w:p w14:paraId="4BEEB7D8" w14:textId="77777777" w:rsidR="00F84A52" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D1C00">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001D1C00">
+      <w:r w:rsidRPr="00F84A52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Środki przyznane w ramach bonu na zasiedlenie dla osoby planującej podjęcie działalności gospodarczej są przyznawane zgodnie z warunkami dopuszczalności pomocy de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001D1C00">
+      <w:r w:rsidRPr="00F84A52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="001D1C00">
+      <w:r w:rsidRPr="00F84A52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672A2745" w14:textId="3CD4C1F8" w:rsidR="001D1C00" w:rsidRPr="001D1C00" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
-      <w:pPr>
+    <w:p w14:paraId="60F94FCE" w14:textId="77777777" w:rsidR="00F84A52" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D1C00">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001D1C00">
+      <w:r w:rsidRPr="00F84A52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Osoba bezrobotna nie może otrzymać finansowania formy pomocy z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796C185B" w14:textId="34A2217F" w:rsidR="001D1C00" w:rsidRPr="001D1C00" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
-      <w:pPr>
+    <w:p w14:paraId="796C185B" w14:textId="36D33DDE" w:rsidR="001D1C00" w:rsidRPr="00F84A52" w:rsidRDefault="001D1C00" w:rsidP="001D1C00">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D1C00">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001D1C00">
+      <w:r w:rsidRPr="00F84A52">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>W przypadku sfinansowania z Funduszu Pracy tych samych kosztów, na które zostały przekazane inne środki publiczne, środki Funduszu Pracy podlegają zwrotowi w terminie 14 dni od dnia doręczenia wezwania do ich zwrotu. Zwrot środków następuje z odsetkami w wysokości określonej jak dla zaległości podatkowych naliczonymi od dnia przekazania środków.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BFAB231" w14:textId="77777777" w:rsidR="00662EB0" w:rsidRPr="00BA3D49" w:rsidRDefault="00662EB0" w:rsidP="00662EB0">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34726B4A" w14:textId="6149266E" w:rsidR="00662EB0" w:rsidRPr="004322B4" w:rsidRDefault="00662EB0" w:rsidP="00662EB0">
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -2933,51 +2712,51 @@
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6660"/>
         </w:tabs>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2002203E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1506D3FA"/>
+    <w:tmpl w:val="F17A7198"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B">
@@ -3276,50 +3055,163 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C030AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F17A7198"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43ED1129"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="10B423AA"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -3366,86 +3258,59 @@
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="755977587">
     <w:abstractNumId w:val="2"/>
-    <w:lvlOverride w:ilvl="0">
-[...25 lines deleted...]
-    </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="863054837">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="831524015">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1839029642">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2121140785">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -3469,103 +3334,110 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="157305276">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="149056112">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="9" w16cid:durableId="1312828996">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F03F1"/>
     <w:rsid w:val="00000C09"/>
     <w:rsid w:val="000E5F83"/>
     <w:rsid w:val="001338D8"/>
     <w:rsid w:val="001D1C00"/>
     <w:rsid w:val="003324D7"/>
     <w:rsid w:val="00352B7F"/>
     <w:rsid w:val="003A244B"/>
     <w:rsid w:val="003B55E1"/>
     <w:rsid w:val="003F03F1"/>
     <w:rsid w:val="003F6CCE"/>
     <w:rsid w:val="004322B4"/>
     <w:rsid w:val="00532241"/>
     <w:rsid w:val="005B6C3B"/>
+    <w:rsid w:val="0063734A"/>
     <w:rsid w:val="00662EB0"/>
     <w:rsid w:val="00762183"/>
     <w:rsid w:val="0088211E"/>
     <w:rsid w:val="009E0FF5"/>
     <w:rsid w:val="00A00C99"/>
+    <w:rsid w:val="00A22369"/>
     <w:rsid w:val="00A46871"/>
     <w:rsid w:val="00A65E90"/>
     <w:rsid w:val="00A74150"/>
     <w:rsid w:val="00AF3962"/>
     <w:rsid w:val="00B40C36"/>
     <w:rsid w:val="00BA3D49"/>
     <w:rsid w:val="00BE73C7"/>
     <w:rsid w:val="00C15F24"/>
     <w:rsid w:val="00C32E6F"/>
     <w:rsid w:val="00C85B3A"/>
     <w:rsid w:val="00CC2D7E"/>
     <w:rsid w:val="00D766C8"/>
     <w:rsid w:val="00DC497C"/>
     <w:rsid w:val="00E02FC1"/>
+    <w:rsid w:val="00E369DA"/>
     <w:rsid w:val="00E613F2"/>
+    <w:rsid w:val="00F84A52"/>
     <w:rsid w:val="00FB119D"/>
     <w:rsid w:val="00FD4D94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -4827,70 +4699,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>869</Words>
-  <Characters>5218</Characters>
+  <Words>845</Words>
+  <Characters>5070</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6075</CharactersWithSpaces>
+  <CharactersWithSpaces>5904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP BP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>