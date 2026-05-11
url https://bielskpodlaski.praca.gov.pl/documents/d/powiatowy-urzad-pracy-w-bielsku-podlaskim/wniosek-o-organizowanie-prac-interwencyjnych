--- v0 (2025-10-15)
+++ v1 (2026-05-11)
@@ -647,228 +647,140 @@
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………, adres e- doręczeń ……</w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………….…..….…..</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9E93AA" w14:textId="373DEDA0" w:rsidR="00A10C0F" w:rsidRPr="00DD1FDF" w:rsidRDefault="00A10C0F" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="7A9E93AA" w14:textId="3019AA52" w:rsidR="00A10C0F" w:rsidRPr="00DD1FDF" w:rsidRDefault="00A10C0F" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="392"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Numer identyfikacji podatkowej (</w:t>
       </w:r>
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NIP</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B651CF" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………..…………….</w:t>
+        <w:t>………………………..…</w:t>
+      </w:r>
+      <w:r w:rsidR="0001769A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00B651CF" w:rsidRPr="00DD1FDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DD1FDF">
+      <w:r w:rsidR="00F97CE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B651CF" w:rsidRPr="00DD1FDF">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">jeżeli został nadany </w:t>
-      </w:r>
-[...78 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245F9D86" w14:textId="5AA78A1C" w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF" w:rsidRDefault="00A10C0F" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="392"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1149,95 +1061,115 @@
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Stopa procentowa składek na ubezpieczenie wypadkowe</w:t>
       </w:r>
       <w:r w:rsidR="00A10C0F" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>............................................%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3918F236" w14:textId="01F06089" w:rsidR="00276F73" w:rsidRDefault="00803736" w:rsidP="00803736">
+    <w:p w14:paraId="3918F236" w14:textId="2CE502BC" w:rsidR="00276F73" w:rsidRDefault="00803736" w:rsidP="00803736">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mikroprzedsiębiorca</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: Tak □    Nie □, Liczba zatrudnionych pracowników: ………</w:t>
+        <w:t>: Tak □    Nie □</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1FFC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Liczba zatrudnionych pracowników: ………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="000075D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1359,192 +1291,141 @@
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..……………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F9CDDF" w14:textId="0303B017" w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="04F9CDDF" w14:textId="17AAECE5" w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Okres ich zatrudnienia  </w:t>
+        <w:t xml:space="preserve">Okres ich zatrudnienia </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05723">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
       <w:r w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………..……………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8A0708" w14:textId="37FF74BC" w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="233ABE40" w14:textId="264830EF" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nazwa stanowiska pracy </w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Rodzaj prac, które mają być wykonywane przez skierowanych bezrobotnych </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA16DBA" w14:textId="56C7AAD3" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00DD1FDF" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1756,51 +1637,51 @@
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………….</w:t>
       </w:r>
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FF6DFF" w14:textId="7ACFC305" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="27FF6DFF" w14:textId="59915FE9" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1878,51 +1759,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="59B4DD29" w14:textId="5A45E1EE" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Niezbędne lub pożądane kwalifikacje zawodowe bezrobotnych ………</w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………</w:t>
       </w:r>
       <w:r w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..</w:t>
@@ -1979,50 +1859,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7D8281" w14:textId="20D5A1D0" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00C54ACD" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ……………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………..</w:t>
@@ -2084,75 +1965,83 @@
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……..</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17874F7F" w14:textId="3A6CBA24" w:rsidR="003646A1" w:rsidRPr="00DD1FDF" w:rsidRDefault="003646A1" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="17874F7F" w14:textId="68A6C41B" w:rsidR="003646A1" w:rsidRPr="00DD1FDF" w:rsidRDefault="003646A1" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Termin dokonywania płatności wynagrodzenia pracownikowi</w:t>
       </w:r>
+      <w:r w:rsidR="007E1FFC">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
       <w:r w:rsidR="00B36783">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D016B77" w14:textId="5F91F8C8" w:rsidR="003646A1" w:rsidRPr="00DD1FDF" w:rsidRDefault="003646A1" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2437,353 +2326,373 @@
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="000075D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
-      </w:r>
-[...96 lines deleted...]
-        <w:t xml:space="preserve"> (co najmniej przez połowę okresu przysługiwania refundacji po zakończeniu okresu refundacji)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C4AFA20" w14:textId="7F2430E3" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Imię i nazwisko oraz numer telefonu osoby do kontaktu .............................</w:t>
       </w:r>
       <w:r w:rsidR="00BA40E9" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336A554C" w14:textId="2C28D182" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00DD1FDF" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="336A554C" w14:textId="55A1811D" w:rsidR="00276F73" w:rsidRDefault="00DD1FDF" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00BA40E9" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………</w:t>
       </w:r>
-      <w:r w:rsidR="003E34B0" w:rsidRPr="00DD1FDF">
-[...8 lines deleted...]
-    <w:p w14:paraId="74311796" w14:textId="77777777" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
+    </w:p>
+    <w:p w14:paraId="2ED43FB2" w14:textId="504579CD" w:rsidR="00C773CB" w:rsidRPr="00DD1FDF" w:rsidRDefault="00C773CB" w:rsidP="00C773CB">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="735"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C773CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C773CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C773CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) finansowania/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C773CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C773CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) finansowanie* formy pomocy                                     z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7508BF81" w14:textId="77777777" w:rsidR="00A243A0" w:rsidRPr="00DD1FDF" w:rsidRDefault="00A243A0" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:color w:val="FF0000"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E7EE621" w14:textId="51650E63" w:rsidR="003E34B0" w:rsidRPr="00DD1FDF" w:rsidRDefault="00BA40E9" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                   </w:t>
       </w:r>
       <w:r w:rsidR="003E34B0" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771F3735" w14:textId="77777777" w:rsidR="003E34B0" w:rsidRPr="00DD1FDF" w:rsidRDefault="003E34B0" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="771F3735" w14:textId="77777777" w:rsidR="003E34B0" w:rsidRDefault="003E34B0" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A62C4D7" w14:textId="786B9404" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="003E34B0" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="200BAB1B" w14:textId="77777777" w:rsidR="00B05723" w:rsidRDefault="00B05723" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="105"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA0F222" w14:textId="77777777" w:rsidR="00B05723" w:rsidRDefault="00B05723" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="735"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="260B8FC9" w14:textId="77777777" w:rsidR="00B05723" w:rsidRDefault="00B05723" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="735"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F01997A" w14:textId="77777777" w:rsidR="00B05723" w:rsidRDefault="00B05723" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="735"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="150E4A54" w14:textId="77777777" w:rsidR="00B05723" w:rsidRPr="00DD1FDF" w:rsidRDefault="00B05723" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="735"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A62C4D7" w14:textId="786B9404" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="003E34B0" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="735"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                       </w:t>
       </w:r>
       <w:r w:rsidR="00B36783">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="000075D5">
@@ -2878,73 +2787,81 @@
       </w:r>
       <w:r w:rsidR="00422102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i pieczątka wnioskodawcy</w:t>
       </w:r>
       <w:r w:rsidR="00A243A0" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7967483B" w14:textId="77777777" w:rsidR="00224839" w:rsidRPr="00DD1FDF" w:rsidRDefault="00224839" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="077C3292" w14:textId="77777777" w:rsidR="006B40F0" w:rsidRPr="00DD1FDF" w:rsidRDefault="006B40F0" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="78211F1B" w14:textId="0144F55A" w:rsidR="006B40F0" w:rsidRDefault="00C773CB" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="78211F1B" w14:textId="77777777" w:rsidR="006B40F0" w:rsidRPr="00DD1FDF" w:rsidRDefault="006B40F0" w:rsidP="00DD1FDF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C773CB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*niewłaściwe skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A28356" w14:textId="77777777" w:rsidR="00C773CB" w:rsidRPr="00C773CB" w:rsidRDefault="00C773CB" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7076CC96" w14:textId="79AD9FEC" w:rsidR="00A243A0" w:rsidRPr="000075D5" w:rsidRDefault="000075D5" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000075D5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Załączniki:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA3456A" w14:textId="1E423CF1" w:rsidR="00DD1FDF" w:rsidRPr="00F737D4" w:rsidRDefault="00BD15F4" w:rsidP="00A55CB4">
       <w:pPr>
@@ -2979,436 +2896,287 @@
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> - z</w:t>
       </w:r>
       <w:r w:rsidR="002A7F1C" w:rsidRPr="00F737D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ałącznik nr 1</w:t>
       </w:r>
       <w:r w:rsidR="00F737D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F737D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BB6733" w14:textId="1EE4E4D5" w:rsidR="00BD15F4" w:rsidRDefault="00BD15F4" w:rsidP="00A55CB4">
+    <w:p w14:paraId="65BB6733" w14:textId="18E09CB8" w:rsidR="00BD15F4" w:rsidRDefault="00BD15F4" w:rsidP="00A55CB4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Oświadczenie o pomocy de minimis</w:t>
+        <w:t xml:space="preserve">Oświadczenie o pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (w przypadku beneficjenta pomocy w rozumieniu </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20FA9" w:rsidRPr="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20FA9" w:rsidRPr="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A7F1C" w:rsidRPr="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- załącznik </w:t>
       </w:r>
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - załącznik nr 2</w:t>
+        <w:t>nr 2</w:t>
       </w:r>
       <w:r w:rsidR="00A55CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E83E89A" w14:textId="1839F3BF" w:rsidR="002A7F1C" w:rsidRPr="002A7F1C" w:rsidRDefault="002A7F1C" w:rsidP="002A7F1C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk198717578"/>
       <w:r w:rsidRPr="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Klauzula informacyjna - załącznik nr 3 i 3a;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A89ACB" w14:textId="36FF62F4" w:rsidR="00A243A0" w:rsidRPr="001F16D7" w:rsidRDefault="003646A1" w:rsidP="00A55CB4">
+    <w:p w14:paraId="57A89ACB" w14:textId="0B2FB158" w:rsidR="00A243A0" w:rsidRPr="001F16D7" w:rsidRDefault="003646A1" w:rsidP="00A55CB4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Formularz </w:t>
       </w:r>
       <w:r w:rsidRPr="001F16D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informacji przedstawianych przy ubieganiu się o pomo</w:t>
       </w:r>
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00045A33" w:rsidRPr="001F16D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F16D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>de minimis</w:t>
-      </w:r>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001F16D7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - załącznik nr 4 </w:t>
-[...54 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> - załącznik nr 4</w:t>
+      </w:r>
+      <w:r w:rsidR="001219FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lub załącznik nr 4a formularz informacji przedstawianych przez podmiot przy ubieganiu się o pomoc de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001219FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001219FA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F16D7" w:rsidRPr="001F16D7">
-[...66 lines deleted...]
-        <w:t>;</w:t>
+      <w:r w:rsidR="00A20FA9" w:rsidRPr="00A20FA9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(w przypadku beneficjenta pomocy w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu                       w sprawach dotyczących pomocy publicznej).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="377A7DDB" w14:textId="1007BCC8" w:rsidR="008A336D" w:rsidRPr="00DD1FDF" w:rsidRDefault="003646A1" w:rsidP="00A55CB4">
-[...42 lines deleted...]
-    </w:p>
     <w:p w14:paraId="53A2570C" w14:textId="495DDD50" w:rsidR="00F737D4" w:rsidRPr="00DD1FDF" w:rsidRDefault="00F737D4" w:rsidP="00803736">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3975"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="675DE5C4" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRDefault="009D7C2C" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="26AEDDF1" w14:textId="77777777" w:rsidR="003C39D7" w:rsidRPr="00DD1FDF" w:rsidRDefault="003C39D7" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E6CB828" w14:textId="77777777" w:rsidR="003C39D7" w:rsidRDefault="003C39D7" w:rsidP="00DD1FDF">
-[...44 lines deleted...]
-    <w:p w14:paraId="51BE8E05" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00DD1FDF" w:rsidRDefault="009D7C2C" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="165B3DBF" w14:textId="4A05FC98" w:rsidR="009D7C2C" w:rsidRPr="00C773CB" w:rsidRDefault="009D7C2C" w:rsidP="00C773CB">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Pouczenie</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="455C7964" w14:textId="77777777" w:rsidR="009D7C2C" w:rsidRPr="00C034E0" w:rsidRDefault="009D7C2C" w:rsidP="00045A33">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -3456,123 +3224,112 @@
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>14 dni od dnia doręczenia wezwania do ich zwrotu. Zwrot środków następuje</w:t>
       </w:r>
       <w:r w:rsidR="00F737D4" w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>z odsetkami w wysokości określonej jak dla zaległości podatkowych naliczonymi od dnia przekazania środków.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="053A6A58" w14:textId="01E35AF0" w:rsidR="0025328D" w:rsidRPr="00C034E0" w:rsidRDefault="009D7C2C" w:rsidP="006077F9">
+    <w:p w14:paraId="3E77D60A" w14:textId="17D73A41" w:rsidR="0025328D" w:rsidRPr="00C773CB" w:rsidRDefault="009D7C2C" w:rsidP="00C773CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">Powiatowy </w:t>
       </w:r>
       <w:r w:rsidR="00487FBC" w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">rząd Pracy nie może skierować </w:t>
       </w:r>
       <w:r w:rsidR="00C034E0" w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>bezrobotnego do prac interwencyjnych i robót publicznych, jeżeli w okresie ostatnich 90 dni bezrobotny był zatrudniony w ramach tych prac lub robót u danego pracodawcy.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>bezrobotnego do prac interwencyjnych, jeżeli w okresie ostatnich 90 dni bezrobotny był zatrudniony w ramach tych prac u danego pracodawcy.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="165B2590" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BCB651" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(wypełnia PUP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D44AE6F" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE4C019" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
@@ -3687,51 +3444,65 @@
       <w:bookmarkStart w:id="3" w:name="_Hlk198724752"/>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Wnioskodawca </w:t>
       </w:r>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>spełnia warunki/nie spełnia warunków</w:t>
       </w:r>
       <w:r w:rsidR="00A5137E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> określone/ych w obowiązujących przepisach ustawy z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia do organizacji prac interwencyjnych</w:t>
+        <w:t xml:space="preserve"> określone/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0025328D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0025328D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w obowiązujących przepisach ustawy z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia do organizacji prac interwencyjnych</w:t>
       </w:r>
       <w:r w:rsidR="00FF29F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="651087C9" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46362281" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D6972A" w14:textId="45BEEACB" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
@@ -4011,143 +3782,161 @@
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0025328D" w:rsidSect="00224839">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59B026E1" w14:textId="77777777" w:rsidR="000A3658" w:rsidRDefault="000A3658" w:rsidP="00803736">
+    <w:p w14:paraId="05272E6D" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A2571F1" w14:textId="77777777" w:rsidR="000A3658" w:rsidRDefault="000A3658" w:rsidP="00803736">
+    <w:p w14:paraId="0F51C614" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19A08F9C" w14:textId="77777777" w:rsidR="000A3658" w:rsidRDefault="000A3658" w:rsidP="00803736">
+    <w:p w14:paraId="5B4C6E71" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DF99542" w14:textId="77777777" w:rsidR="000A3658" w:rsidRDefault="000A3658" w:rsidP="00803736">
+    <w:p w14:paraId="12081E8D" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7BE61EE6" w14:textId="044CA863" w:rsidR="00803736" w:rsidRPr="00803736" w:rsidRDefault="00803736" w:rsidP="00045A33">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198645733"/>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wstawić X przy właściwej odpowiedzi. Mikroprzedsiębiorca to przedsiębiorca, który w co najmniej jednym roku z dwóch ostatnich lat obrotowych spełniał łącznie następujące warunki: zatrudniał średniorocznie mniej niż 10 pracowników oraz osiągnął roczny obrót netto ze sprzedaży towarów, wyrobów i usług oraz z operacji finansowych nieprzekraczających równowartości w złotych 2 milionów euro lub sumy aktywów jego bilansu sporządzonego na koniec jednego z tych lat nie przekroczyły równowartości w złotych 2 milionów euro (art. 7 ust. 1 pkt 1 ustawy z dnia 6 marca 2018 r. - Prawo przedsiębiorców). Wyrażone w euro wielkości przelicza się na złote według średniego kursu ogłaszanego przez Narodowy Bank Polski w ostatnim dniu roku obrotowego wybranego do określenia statusu przedsiębiorcy. Średnioroczne zatrudnienie określa się w przeliczeniu na pełne etaty, nie uwzględniając pracowników przebywających na urlopach macierzyńskich, urlopach na warunkach urlopu macierzyńskiego, </w:t>
+        <w:t xml:space="preserve">Wstawić X przy właściwej odpowiedzi. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00803736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Mikroprzedsiębiorca</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00803736">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to przedsiębiorca, który w co najmniej jednym roku z dwóch ostatnich lat obrotowych spełniał łącznie następujące warunki: zatrudniał średniorocznie mniej niż 10 pracowników oraz osiągnął roczny obrót netto ze sprzedaży towarów, wyrobów i usług oraz z operacji finansowych nieprzekraczających równowartości w złotych 2 milionów euro lub sumy aktywów jego bilansu sporządzonego na koniec jednego z tych lat nie przekroczyły równowartości w złotych 2 milionów euro (art. 7 ust. 1 pkt 1 ustawy z dnia 6 marca 2018 r. - Prawo przedsiębiorców). Wyrażone w euro wielkości przelicza się na złote według średniego kursu ogłaszanego przez Narodowy Bank Polski w ostatnim dniu roku obrotowego wybranego do określenia statusu przedsiębiorcy. Średnioroczne zatrudnienie określa się w przeliczeniu na pełne etaty, nie uwzględniając pracowników przebywających na urlopach macierzyńskich, urlopach na warunkach urlopu macierzyńskiego, </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk198645794"/>
       <w:r w:rsidR="00045A33" w:rsidRPr="00045A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>uzupełniających urlopach macierzyńskich, urlopach ojcowskich, urlopach</w:t>
       </w:r>
       <w:r w:rsidR="00045A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00045A33" w:rsidRPr="00045A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>rodzicielskich, urlopach opiekuńczych i urlopach wychowawczych, a także</w:t>
@@ -5822,166 +5611,195 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1161894058">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="635062574">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E2033"/>
     <w:rsid w:val="000075D5"/>
+    <w:rsid w:val="0001769A"/>
     <w:rsid w:val="00045A33"/>
     <w:rsid w:val="000A3658"/>
     <w:rsid w:val="000A7D46"/>
     <w:rsid w:val="000C45CA"/>
+    <w:rsid w:val="000D513B"/>
+    <w:rsid w:val="000D7DFC"/>
     <w:rsid w:val="000F2F21"/>
     <w:rsid w:val="0010043D"/>
+    <w:rsid w:val="001219FA"/>
     <w:rsid w:val="00121C60"/>
+    <w:rsid w:val="00195AE4"/>
     <w:rsid w:val="00196CCE"/>
+    <w:rsid w:val="001B1466"/>
     <w:rsid w:val="001F16D7"/>
     <w:rsid w:val="00214E44"/>
     <w:rsid w:val="00223D48"/>
     <w:rsid w:val="00224839"/>
     <w:rsid w:val="0025328D"/>
     <w:rsid w:val="0025673E"/>
     <w:rsid w:val="0027219B"/>
     <w:rsid w:val="00276F73"/>
     <w:rsid w:val="002A7F1C"/>
+    <w:rsid w:val="002B4FEA"/>
     <w:rsid w:val="002C09B7"/>
     <w:rsid w:val="00362548"/>
     <w:rsid w:val="003646A1"/>
     <w:rsid w:val="003749CA"/>
     <w:rsid w:val="00385B4B"/>
     <w:rsid w:val="003C39D7"/>
     <w:rsid w:val="003C6886"/>
     <w:rsid w:val="003C7B1C"/>
     <w:rsid w:val="003E2033"/>
     <w:rsid w:val="003E34B0"/>
     <w:rsid w:val="00405050"/>
     <w:rsid w:val="00422102"/>
     <w:rsid w:val="00436977"/>
     <w:rsid w:val="0045303C"/>
+    <w:rsid w:val="00457F7E"/>
     <w:rsid w:val="00462592"/>
     <w:rsid w:val="00487FBC"/>
     <w:rsid w:val="00492F16"/>
+    <w:rsid w:val="004F58BA"/>
     <w:rsid w:val="00517D22"/>
+    <w:rsid w:val="00536EB8"/>
     <w:rsid w:val="005647A9"/>
     <w:rsid w:val="005F106A"/>
     <w:rsid w:val="00601E76"/>
+    <w:rsid w:val="0068762E"/>
     <w:rsid w:val="006B0DB2"/>
     <w:rsid w:val="006B40F0"/>
     <w:rsid w:val="00700569"/>
     <w:rsid w:val="00796ADD"/>
     <w:rsid w:val="007A5A2C"/>
+    <w:rsid w:val="007B5B73"/>
     <w:rsid w:val="007C3153"/>
     <w:rsid w:val="007D3E9C"/>
+    <w:rsid w:val="007E1FFC"/>
     <w:rsid w:val="00803736"/>
     <w:rsid w:val="00846785"/>
     <w:rsid w:val="0088211E"/>
     <w:rsid w:val="008A336D"/>
     <w:rsid w:val="008B0EAC"/>
+    <w:rsid w:val="008D20E5"/>
     <w:rsid w:val="008F3DE7"/>
     <w:rsid w:val="00924A77"/>
     <w:rsid w:val="00945B3E"/>
     <w:rsid w:val="00985912"/>
     <w:rsid w:val="009C70BD"/>
     <w:rsid w:val="009D7C2C"/>
     <w:rsid w:val="00A10302"/>
     <w:rsid w:val="00A10C0F"/>
     <w:rsid w:val="00A12BEB"/>
+    <w:rsid w:val="00A20FA9"/>
     <w:rsid w:val="00A23AD9"/>
     <w:rsid w:val="00A243A0"/>
     <w:rsid w:val="00A5137E"/>
+    <w:rsid w:val="00A52738"/>
     <w:rsid w:val="00A55CB4"/>
     <w:rsid w:val="00A6113A"/>
     <w:rsid w:val="00A62B29"/>
     <w:rsid w:val="00AB6F3E"/>
+    <w:rsid w:val="00B05723"/>
     <w:rsid w:val="00B1229B"/>
+    <w:rsid w:val="00B17248"/>
     <w:rsid w:val="00B36783"/>
     <w:rsid w:val="00B36D62"/>
     <w:rsid w:val="00B651CF"/>
     <w:rsid w:val="00B654B8"/>
     <w:rsid w:val="00BA40E9"/>
+    <w:rsid w:val="00BB0F6F"/>
     <w:rsid w:val="00BC09FE"/>
     <w:rsid w:val="00BD15F4"/>
+    <w:rsid w:val="00BE4B25"/>
     <w:rsid w:val="00BE73C7"/>
     <w:rsid w:val="00BE7EF7"/>
     <w:rsid w:val="00BF60F7"/>
     <w:rsid w:val="00C0085F"/>
     <w:rsid w:val="00C034E0"/>
+    <w:rsid w:val="00C055D2"/>
     <w:rsid w:val="00C54ACD"/>
+    <w:rsid w:val="00C773CB"/>
     <w:rsid w:val="00C81F82"/>
     <w:rsid w:val="00C9526E"/>
     <w:rsid w:val="00CC3DF8"/>
     <w:rsid w:val="00CF7037"/>
     <w:rsid w:val="00CF7658"/>
+    <w:rsid w:val="00D00521"/>
+    <w:rsid w:val="00D12992"/>
     <w:rsid w:val="00D766C8"/>
     <w:rsid w:val="00DC1BCA"/>
     <w:rsid w:val="00DD1FDF"/>
     <w:rsid w:val="00DD470A"/>
     <w:rsid w:val="00DE5098"/>
     <w:rsid w:val="00E02FC1"/>
+    <w:rsid w:val="00F13735"/>
+    <w:rsid w:val="00F34287"/>
     <w:rsid w:val="00F5213D"/>
+    <w:rsid w:val="00F524C9"/>
     <w:rsid w:val="00F737D4"/>
     <w:rsid w:val="00F84C3B"/>
+    <w:rsid w:val="00F97CE9"/>
     <w:rsid w:val="00FB119D"/>
     <w:rsid w:val="00FB1B47"/>
     <w:rsid w:val="00FB2073"/>
     <w:rsid w:val="00FF29F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -7372,71 +7190,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6144</Characters>
+  <Pages>3</Pages>
+  <Words>1026</Words>
+  <Characters>6162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7153</CharactersWithSpaces>
+  <CharactersWithSpaces>7174</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP BP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>