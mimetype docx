--- v1 (2026-05-11)
+++ v2 (2026-06-06)
@@ -191,51 +191,64 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>w Bielsku Podlaskim</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DB4CAE" w14:textId="77777777" w:rsidR="00224839" w:rsidRPr="00DD1FDF" w:rsidRDefault="00224839" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="08DB4CAE" w14:textId="77777777" w:rsidR="00224839" w:rsidRDefault="00224839" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0518DC19" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00DD1FDF" w:rsidRDefault="00892629" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F6DF81A" w14:textId="0E14ACD1" w:rsidR="00276F73" w:rsidRPr="00A12BEB" w:rsidRDefault="002A7F1C" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A12BEB">
@@ -1079,61 +1092,59 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>............................................%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3918F236" w14:textId="2CE502BC" w:rsidR="00276F73" w:rsidRDefault="00803736" w:rsidP="00803736">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mikroprzedsiębiorca</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: Tak □    Nie □</w:t>
       </w:r>
       <w:r w:rsidR="007E1FFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1291,141 +1302,268 @@
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…..……………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F9CDDF" w14:textId="17AAECE5" w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="58C9893D" w14:textId="04EFC92E" w:rsidR="000156E1" w:rsidRPr="00892629" w:rsidRDefault="00276F73" w:rsidP="000156E1">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Okres ich zatrudnienia</w:t>
+      </w:r>
+      <w:r w:rsidR="000156E1" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (wnioskowana długość zatrudnienia obejmująca refundację oraz połowę </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4771" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ww. </w:t>
+      </w:r>
+      <w:r w:rsidR="000156E1" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">okresu </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4771" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>po zakończeniu refundacji</w:t>
+      </w:r>
+      <w:r w:rsidR="000156E1" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000156E1" w:rsidRPr="00892629">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4771" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">………………………………….. </w:t>
+      </w:r>
+      <w:r w:rsidR="000156E1" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w pełnym wymiarze czasu pracy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76653B99" w14:textId="02D2C3E8" w:rsidR="000156E1" w:rsidRPr="00892629" w:rsidRDefault="000156E1" w:rsidP="000156E1">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informacje dodatkowe w zakresie deklaracji dalszego zatrudnienia przez kolejne 90 dni, po okresie następującym bezpośrednio po okresie objętym umową z Powiatowym Urzędem Pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="00892629" w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AC657A" w14:textId="18D79F9B" w:rsidR="000156E1" w:rsidRPr="00892629" w:rsidRDefault="000156E1" w:rsidP="000156E1">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">□ tak </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2868F3BB" w14:textId="04BDCDC5" w:rsidR="000156E1" w:rsidRDefault="000156E1" w:rsidP="000156E1">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00892629">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ nie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E129B7A" w14:textId="77777777" w:rsidR="00892629" w:rsidRPr="00892629" w:rsidRDefault="00892629" w:rsidP="000156E1">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="709" w:right="-143"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233ABE40" w14:textId="264830EF" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Okres ich zatrudnienia </w:t>
-[...65 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rodzaj prac, które mają być wykonywane przez skierowanych bezrobotnych </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA16DBA" w14:textId="56C7AAD3" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00DD1FDF" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1859,51 +1997,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7D8281" w14:textId="20D5A1D0" w:rsidR="00276F73" w:rsidRPr="00DD1FDF" w:rsidRDefault="00C54ACD" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  ……………………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00276F73" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………..</w:t>
@@ -2045,86 +2182,135 @@
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> □ w ostatnim dniu miesiąca</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6314A0C4" w14:textId="1B3F1EEC" w:rsidR="003646A1" w:rsidRPr="00DD1FDF" w:rsidRDefault="003646A1" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="6314A0C4" w14:textId="1B3F1EEC" w:rsidR="003646A1" w:rsidRDefault="003646A1" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD1FDF">
-[...5 lines deleted...]
-        <w:t>□ do 10 dnia następnego miesiąca</w:t>
+      <w:bookmarkStart w:id="2" w:name="_Hlk230700151"/>
+      <w:r w:rsidRPr="00DD1FDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00DD1FDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do 10 dnia następnego miesiąca</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C4AFF74" w14:textId="1FEB15AA" w:rsidR="000156E1" w:rsidRPr="00DD1FDF" w:rsidRDefault="000156E1" w:rsidP="00DD1FDF">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowywcity21"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="-142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC6AAA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E4771">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>□ inny, jaki ……………………………………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E52EDBF" w14:textId="5F314366" w:rsidR="00C54ACD" w:rsidRPr="00DD1FDF" w:rsidRDefault="00276F73" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-143"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2443,87 +2629,51 @@
     </w:p>
     <w:p w14:paraId="2ED43FB2" w14:textId="504579CD" w:rsidR="00C773CB" w:rsidRPr="00DD1FDF" w:rsidRDefault="00C773CB" w:rsidP="00C773CB">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C773CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nie otrzymałem(</w:t>
-[...35 lines deleted...]
-        <w:t>) finansowanie* formy pomocy                                     z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych.</w:t>
+        <w:t>Nie otrzymałem(am) finansowania/otrzymałem(am) finansowanie* formy pomocy                                     z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7508BF81" w14:textId="77777777" w:rsidR="00A243A0" w:rsidRPr="00DD1FDF" w:rsidRDefault="00A243A0" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E7EE621" w14:textId="51650E63" w:rsidR="003E34B0" w:rsidRPr="00DD1FDF" w:rsidRDefault="00BA40E9" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="735"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2787,69 +2937,77 @@
       </w:r>
       <w:r w:rsidR="00422102">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>i pieczątka wnioskodawcy</w:t>
       </w:r>
       <w:r w:rsidR="00A243A0" w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7967483B" w14:textId="77777777" w:rsidR="00224839" w:rsidRPr="00DD1FDF" w:rsidRDefault="00224839" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78211F1B" w14:textId="0144F55A" w:rsidR="006B40F0" w:rsidRDefault="00C773CB" w:rsidP="00DD1FDF">
+    <w:p w14:paraId="78211F1B" w14:textId="061C4E50" w:rsidR="006B40F0" w:rsidRDefault="00C773CB" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C773CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>*niewłaściwe skreślić</w:t>
+        <w:t xml:space="preserve">*właściwe </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4E92">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zaznaczyć</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A28356" w14:textId="77777777" w:rsidR="00C773CB" w:rsidRPr="00C773CB" w:rsidRDefault="00C773CB" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity21"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7076CC96" w14:textId="79AD9FEC" w:rsidR="00A243A0" w:rsidRPr="000075D5" w:rsidRDefault="000075D5" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
@@ -2913,60 +3071,52 @@
       </w:r>
       <w:r w:rsidRPr="00F737D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65BB6733" w14:textId="18E09CB8" w:rsidR="00BD15F4" w:rsidRDefault="00BD15F4" w:rsidP="00A55CB4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oświadczenie o pomocy de </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Oświadczenie o pomocy de minimis</w:t>
+      </w:r>
       <w:r w:rsidR="00A20FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (w przypadku beneficjenta pomocy w rozumieniu </w:t>
       </w:r>
       <w:r w:rsidR="00A20FA9" w:rsidRPr="00A20FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej</w:t>
       </w:r>
       <w:r w:rsidR="00A20FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A20FA9" w:rsidRPr="00A20FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A7F1C" w:rsidRPr="00A20FA9">
@@ -2977,149 +3127,127 @@
       </w:r>
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>nr 2</w:t>
       </w:r>
       <w:r w:rsidR="00A55CB4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E83E89A" w14:textId="1839F3BF" w:rsidR="002A7F1C" w:rsidRPr="002A7F1C" w:rsidRDefault="002A7F1C" w:rsidP="002A7F1C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk198717578"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk198717578"/>
       <w:r w:rsidRPr="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Klauzula informacyjna - załącznik nr 3 i 3a;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A89ACB" w14:textId="0B2FB158" w:rsidR="00A243A0" w:rsidRPr="001F16D7" w:rsidRDefault="003646A1" w:rsidP="00A55CB4">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD1FDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Formularz </w:t>
       </w:r>
       <w:r w:rsidRPr="001F16D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>informacji przedstawianych przy ubieganiu się o pomo</w:t>
       </w:r>
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00045A33" w:rsidRPr="001F16D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F16D7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>de minimis</w:t>
+      </w:r>
       <w:r w:rsidR="002A7F1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> - załącznik nr 4</w:t>
       </w:r>
       <w:r w:rsidR="001219FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> lub załącznik nr 4a formularz informacji przedstawianych przez podmiot przy ubieganiu się o pomoc de </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> w rolnictwie lub rybołówstwie</w:t>
+        <w:t xml:space="preserve"> lub załącznik nr 4a formularz informacji przedstawianych przez podmiot przy ubieganiu się o pomoc de minimis w rolnictwie lub rybołówstwie</w:t>
       </w:r>
       <w:r w:rsidR="00A20FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A20FA9" w:rsidRPr="00A20FA9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(w przypadku beneficjenta pomocy w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu                       w sprawach dotyczących pomocy publicznej).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="53A2570C" w14:textId="495DDD50" w:rsidR="00F737D4" w:rsidRPr="00DD1FDF" w:rsidRDefault="00F737D4" w:rsidP="00803736">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3975"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26AEDDF1" w14:textId="77777777" w:rsidR="003C39D7" w:rsidRPr="00DD1FDF" w:rsidRDefault="003C39D7" w:rsidP="00DD1FDF">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
@@ -3285,51 +3413,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">rząd Pracy nie może skierować </w:t>
       </w:r>
       <w:r w:rsidR="00C034E0" w:rsidRPr="00C034E0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>bezrobotnego do prac interwencyjnych, jeżeli w okresie ostatnich 90 dni bezrobotny był zatrudniony w ramach tych prac u danego pracodawcy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="165B2590" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41BCB651" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(wypełnia PUP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D44AE6F" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE4C019" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
@@ -3419,99 +3546,85 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A60C9E" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="013EE62A" w14:textId="7BE9A3ED" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk198724752"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk198724752"/>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Wnioskodawca </w:t>
       </w:r>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>spełnia warunki/nie spełnia warunków</w:t>
       </w:r>
       <w:r w:rsidR="00A5137E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> określone/</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> w obowiązujących przepisach ustawy z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia do organizacji prac interwencyjnych</w:t>
+        <w:t xml:space="preserve"> określone/ych w obowiązujących przepisach ustawy z dnia 20 marca 2025 r. o rynku pracy i służbach zatrudnienia do organizacji prac interwencyjnych</w:t>
       </w:r>
       <w:r w:rsidR="00FF29F0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="651087C9" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46362281" w14:textId="77777777" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D6972A" w14:textId="45BEEACB" w:rsidR="0025328D" w:rsidRPr="0025328D" w:rsidRDefault="0025328D" w:rsidP="0025328D">
       <w:pPr>
         <w:ind w:firstLine="5387"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025328D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -3782,161 +3895,143 @@
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0025328D" w:rsidSect="00224839">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="1417" w:bottom="284" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05272E6D" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
+    <w:p w14:paraId="7B76522D" w14:textId="77777777" w:rsidR="003A1BAC" w:rsidRDefault="003A1BAC" w:rsidP="00803736">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F51C614" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
+    <w:p w14:paraId="5637AEE2" w14:textId="77777777" w:rsidR="003A1BAC" w:rsidRDefault="003A1BAC" w:rsidP="00803736">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B4C6E71" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
+    <w:p w14:paraId="5D9D48F5" w14:textId="77777777" w:rsidR="003A1BAC" w:rsidRDefault="003A1BAC" w:rsidP="00803736">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12081E8D" w14:textId="77777777" w:rsidR="00536EB8" w:rsidRDefault="00536EB8" w:rsidP="00803736">
+    <w:p w14:paraId="2FA9B754" w14:textId="77777777" w:rsidR="003A1BAC" w:rsidRDefault="003A1BAC" w:rsidP="00803736">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7BE61EE6" w14:textId="044CA863" w:rsidR="00803736" w:rsidRPr="00803736" w:rsidRDefault="00803736" w:rsidP="00045A33">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk198645733"/>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00803736">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wstawić X przy właściwej odpowiedzi. </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> to przedsiębiorca, który w co najmniej jednym roku z dwóch ostatnich lat obrotowych spełniał łącznie następujące warunki: zatrudniał średniorocznie mniej niż 10 pracowników oraz osiągnął roczny obrót netto ze sprzedaży towarów, wyrobów i usług oraz z operacji finansowych nieprzekraczających równowartości w złotych 2 milionów euro lub sumy aktywów jego bilansu sporządzonego na koniec jednego z tych lat nie przekroczyły równowartości w złotych 2 milionów euro (art. 7 ust. 1 pkt 1 ustawy z dnia 6 marca 2018 r. - Prawo przedsiębiorców). Wyrażone w euro wielkości przelicza się na złote według średniego kursu ogłaszanego przez Narodowy Bank Polski w ostatnim dniu roku obrotowego wybranego do określenia statusu przedsiębiorcy. Średnioroczne zatrudnienie określa się w przeliczeniu na pełne etaty, nie uwzględniając pracowników przebywających na urlopach macierzyńskich, urlopach na warunkach urlopu macierzyńskiego, </w:t>
+        <w:t xml:space="preserve">Wstawić X przy właściwej odpowiedzi. Mikroprzedsiębiorca to przedsiębiorca, który w co najmniej jednym roku z dwóch ostatnich lat obrotowych spełniał łącznie następujące warunki: zatrudniał średniorocznie mniej niż 10 pracowników oraz osiągnął roczny obrót netto ze sprzedaży towarów, wyrobów i usług oraz z operacji finansowych nieprzekraczających równowartości w złotych 2 milionów euro lub sumy aktywów jego bilansu sporządzonego na koniec jednego z tych lat nie przekroczyły równowartości w złotych 2 milionów euro (art. 7 ust. 1 pkt 1 ustawy z dnia 6 marca 2018 r. - Prawo przedsiębiorców). Wyrażone w euro wielkości przelicza się na złote według średniego kursu ogłaszanego przez Narodowy Bank Polski w ostatnim dniu roku obrotowego wybranego do określenia statusu przedsiębiorcy. Średnioroczne zatrudnienie określa się w przeliczeniu na pełne etaty, nie uwzględniając pracowników przebywających na urlopach macierzyńskich, urlopach na warunkach urlopu macierzyńskiego, </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk198645794"/>
       <w:r w:rsidR="00045A33" w:rsidRPr="00045A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>uzupełniających urlopach macierzyńskich, urlopach ojcowskich, urlopach</w:t>
       </w:r>
       <w:r w:rsidR="00045A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00045A33" w:rsidRPr="00045A33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>rodzicielskich, urlopach opiekuńczych i urlopach wychowawczych, a także</w:t>
@@ -4652,51 +4747,51 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43A67D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3BE2D166"/>
+    <w:tmpl w:val="00E23048"/>
     <w:lvl w:ilvl="0" w:tplc="638435A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5611,198 +5706,212 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1161894058">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="635062574">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E2033"/>
     <w:rsid w:val="000075D5"/>
+    <w:rsid w:val="000156E1"/>
     <w:rsid w:val="0001769A"/>
+    <w:rsid w:val="00033F91"/>
     <w:rsid w:val="00045A33"/>
     <w:rsid w:val="000A3658"/>
     <w:rsid w:val="000A7D46"/>
     <w:rsid w:val="000C45CA"/>
     <w:rsid w:val="000D513B"/>
     <w:rsid w:val="000D7DFC"/>
     <w:rsid w:val="000F2F21"/>
     <w:rsid w:val="0010043D"/>
     <w:rsid w:val="001219FA"/>
     <w:rsid w:val="00121C60"/>
     <w:rsid w:val="00195AE4"/>
     <w:rsid w:val="00196CCE"/>
     <w:rsid w:val="001B1466"/>
     <w:rsid w:val="001F16D7"/>
     <w:rsid w:val="00214E44"/>
     <w:rsid w:val="00223D48"/>
     <w:rsid w:val="00224839"/>
+    <w:rsid w:val="002321F4"/>
     <w:rsid w:val="0025328D"/>
     <w:rsid w:val="0025673E"/>
     <w:rsid w:val="0027219B"/>
     <w:rsid w:val="00276F73"/>
     <w:rsid w:val="002A7F1C"/>
     <w:rsid w:val="002B4FEA"/>
     <w:rsid w:val="002C09B7"/>
     <w:rsid w:val="00362548"/>
     <w:rsid w:val="003646A1"/>
     <w:rsid w:val="003749CA"/>
     <w:rsid w:val="00385B4B"/>
+    <w:rsid w:val="003A1BAC"/>
+    <w:rsid w:val="003A22C2"/>
     <w:rsid w:val="003C39D7"/>
     <w:rsid w:val="003C6886"/>
     <w:rsid w:val="003C7B1C"/>
     <w:rsid w:val="003E2033"/>
     <w:rsid w:val="003E34B0"/>
     <w:rsid w:val="00405050"/>
     <w:rsid w:val="00422102"/>
     <w:rsid w:val="00436977"/>
     <w:rsid w:val="0045303C"/>
     <w:rsid w:val="00457F7E"/>
     <w:rsid w:val="00462592"/>
     <w:rsid w:val="00487FBC"/>
     <w:rsid w:val="00492F16"/>
     <w:rsid w:val="004F58BA"/>
+    <w:rsid w:val="0051578A"/>
     <w:rsid w:val="00517D22"/>
     <w:rsid w:val="00536EB8"/>
     <w:rsid w:val="005647A9"/>
     <w:rsid w:val="005F106A"/>
     <w:rsid w:val="00601E76"/>
+    <w:rsid w:val="006058BF"/>
     <w:rsid w:val="0068762E"/>
     <w:rsid w:val="006B0DB2"/>
     <w:rsid w:val="006B40F0"/>
+    <w:rsid w:val="006E4771"/>
     <w:rsid w:val="00700569"/>
     <w:rsid w:val="00796ADD"/>
     <w:rsid w:val="007A5A2C"/>
     <w:rsid w:val="007B5B73"/>
     <w:rsid w:val="007C3153"/>
     <w:rsid w:val="007D3E9C"/>
     <w:rsid w:val="007E1FFC"/>
     <w:rsid w:val="00803736"/>
     <w:rsid w:val="00846785"/>
     <w:rsid w:val="0088211E"/>
+    <w:rsid w:val="00892629"/>
     <w:rsid w:val="008A336D"/>
     <w:rsid w:val="008B0EAC"/>
     <w:rsid w:val="008D20E5"/>
     <w:rsid w:val="008F3DE7"/>
     <w:rsid w:val="00924A77"/>
     <w:rsid w:val="00945B3E"/>
+    <w:rsid w:val="009721D0"/>
     <w:rsid w:val="00985912"/>
     <w:rsid w:val="009C70BD"/>
+    <w:rsid w:val="009D45BD"/>
     <w:rsid w:val="009D7C2C"/>
     <w:rsid w:val="00A10302"/>
     <w:rsid w:val="00A10C0F"/>
     <w:rsid w:val="00A12BEB"/>
     <w:rsid w:val="00A20FA9"/>
     <w:rsid w:val="00A23AD9"/>
     <w:rsid w:val="00A243A0"/>
     <w:rsid w:val="00A5137E"/>
     <w:rsid w:val="00A52738"/>
     <w:rsid w:val="00A55CB4"/>
     <w:rsid w:val="00A6113A"/>
     <w:rsid w:val="00A62B29"/>
     <w:rsid w:val="00AB6F3E"/>
     <w:rsid w:val="00B05723"/>
     <w:rsid w:val="00B1229B"/>
     <w:rsid w:val="00B17248"/>
     <w:rsid w:val="00B36783"/>
     <w:rsid w:val="00B36D62"/>
     <w:rsid w:val="00B651CF"/>
     <w:rsid w:val="00B654B8"/>
     <w:rsid w:val="00BA40E9"/>
     <w:rsid w:val="00BB0F6F"/>
     <w:rsid w:val="00BC09FE"/>
     <w:rsid w:val="00BD15F4"/>
+    <w:rsid w:val="00BD2713"/>
     <w:rsid w:val="00BE4B25"/>
     <w:rsid w:val="00BE73C7"/>
     <w:rsid w:val="00BE7EF7"/>
     <w:rsid w:val="00BF60F7"/>
     <w:rsid w:val="00C0085F"/>
     <w:rsid w:val="00C034E0"/>
     <w:rsid w:val="00C055D2"/>
     <w:rsid w:val="00C54ACD"/>
     <w:rsid w:val="00C773CB"/>
     <w:rsid w:val="00C81F82"/>
     <w:rsid w:val="00C9526E"/>
     <w:rsid w:val="00CC3DF8"/>
     <w:rsid w:val="00CF7037"/>
     <w:rsid w:val="00CF7658"/>
     <w:rsid w:val="00D00521"/>
     <w:rsid w:val="00D12992"/>
     <w:rsid w:val="00D766C8"/>
     <w:rsid w:val="00DC1BCA"/>
     <w:rsid w:val="00DD1FDF"/>
     <w:rsid w:val="00DD470A"/>
     <w:rsid w:val="00DE5098"/>
     <w:rsid w:val="00E02FC1"/>
+    <w:rsid w:val="00EC4E92"/>
     <w:rsid w:val="00F13735"/>
+    <w:rsid w:val="00F1480E"/>
     <w:rsid w:val="00F34287"/>
     <w:rsid w:val="00F5213D"/>
     <w:rsid w:val="00F524C9"/>
     <w:rsid w:val="00F737D4"/>
     <w:rsid w:val="00F84C3B"/>
     <w:rsid w:val="00F97CE9"/>
     <w:rsid w:val="00FB119D"/>
     <w:rsid w:val="00FB1B47"/>
     <w:rsid w:val="00FB2073"/>
+    <w:rsid w:val="00FC6AAA"/>
     <w:rsid w:val="00FF29F0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -7190,71 +7299,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6162</Characters>
+  <Pages>1</Pages>
+  <Words>1079</Words>
+  <Characters>6479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7174</CharactersWithSpaces>
+  <CharactersWithSpaces>7543</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PUP BP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>