--- v0 (2025-10-20)
+++ v1 (2026-04-17)
@@ -1746,607 +1746,364 @@
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E29D598" w14:textId="517605D7" w:rsidR="009D456D" w:rsidRPr="0036724D" w:rsidRDefault="00B41C95" w:rsidP="00EB5012">
+    <w:p w14:paraId="62A2263A" w14:textId="571EA9D0" w:rsidR="002676D0" w:rsidRPr="00AF27C7" w:rsidRDefault="00B41C95" w:rsidP="00AF27C7">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMACJE DOTYCZĄCE </w:t>
       </w:r>
       <w:r w:rsidR="00613C9E" w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00125316" w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ORGANIZOWANEGO MIEJSCA ZATRUDNIENIA </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A25B78E" w14:textId="5CF8E205" w:rsidR="005D6093" w:rsidRPr="0036724D" w:rsidRDefault="002F3FB5" w:rsidP="00EB5012">
+    <w:p w14:paraId="495D5FD7" w14:textId="4A09ECA3" w:rsidR="005D6093" w:rsidRPr="0036724D" w:rsidRDefault="002F3FB5" w:rsidP="00EB5012">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk195457477"/>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Nazwa stanowiska pracy</w:t>
+        <w:t xml:space="preserve">Rodzaj wykonywanej pracy na </w:t>
       </w:r>
       <w:r w:rsidR="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ……………………………………</w:t>
+        <w:t>dofinansowanym</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stanowisku pracy</w:t>
+      </w:r>
+      <w:r w:rsidR="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ………………..</w:t>
       </w:r>
       <w:r w:rsidR="005D6093" w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………………………</w:t>
-      </w:r>
+        <w:t>……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B26A50" w14:textId="6670AA11" w:rsidR="002F3FB5" w:rsidRPr="0036724D" w:rsidRDefault="005D6093" w:rsidP="00EB5012">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………………</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="398DBD50" w14:textId="2A1F0667" w:rsidR="005D6093" w:rsidRPr="0036724D" w:rsidRDefault="005D6093" w:rsidP="00EB5012">
+        <w:t>…………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3FB5" w:rsidRPr="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3FB5" w:rsidRPr="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3FB5" w:rsidRPr="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="002F3FB5" w:rsidRPr="0036724D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="16FA3BB1" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRPr="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="00AF27C7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wymagane kwalifikacje, umiejętności i doświadczenie zawodowe, niezbędne do wykonywania pracy,  jakie powinni spełniać skierowani poszukujący pracy ………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D0BA2A" w14:textId="3FEE8C5E" w:rsidR="00AF27C7" w:rsidRPr="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="00AF27C7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………………………………………………………………………………...……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A828DF7" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRPr="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="00AF27C7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>…………………………………………………………………………………………………………………………..……………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2379258D" w14:textId="38486D22" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="00AF27C7">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………………………………………….………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F5361E" w14:textId="4E6568FA" w:rsidR="003B6522" w:rsidRPr="0036724D" w:rsidRDefault="003B6522" w:rsidP="00EB5012">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wymagane kwalifikacje, umiejętności i doświadczenie zawodowe, niezbędne do wykonywania pracy,  jakie powinni spełniać skierowani </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Miejsce wykonywania pracy </w:t>
       </w:r>
       <w:r w:rsidR="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………………</w:t>
+        <w:t>…………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>…………</w:t>
-[...214 lines deleted...]
-    <w:p w14:paraId="495D5FD7" w14:textId="4A09ECA3" w:rsidR="005D6093" w:rsidRPr="0036724D" w:rsidRDefault="002F3FB5" w:rsidP="00EB5012">
+        <w:t>……………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC97B72" w14:textId="56E91DBF" w:rsidR="009D456D" w:rsidRPr="0036724D" w:rsidRDefault="00DE2CCB" w:rsidP="00EB5012">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk195457477"/>
-[...173 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wnioskowana liczba </w:t>
       </w:r>
       <w:r w:rsidR="00CC1AC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>poszukujących pracy</w:t>
       </w:r>
       <w:r w:rsidR="00EB5012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00CC1AC9">
@@ -2478,90 +2235,150 @@
       <w:r w:rsidR="00C055F6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00FA7D78" w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zł</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CA8B00" w14:textId="7774B7AE" w:rsidR="008B7AB5" w:rsidRPr="0036724D" w:rsidRDefault="008B7AB5" w:rsidP="00EB5012">
+    <w:p w14:paraId="43CA8B00" w14:textId="7774B7AE" w:rsidR="008B7AB5" w:rsidRDefault="008B7AB5" w:rsidP="00EB5012">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proponowana wysokość dofinansowania</w:t>
       </w:r>
       <w:r w:rsidR="00EB5012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> …………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………………………….</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3489CB5D" w14:textId="135DF093" w:rsidR="00AF27C7" w:rsidRPr="0036724D" w:rsidRDefault="00AF27C7" w:rsidP="00EB5012">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nie otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) finansowania/otrzymałem(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) finansowanie* formy pomocy                                     z Funduszu Pracy w części, w której te same koszty zostały sfinansowane z innych środków publicznych.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1641D4FE" w14:textId="77777777" w:rsidR="009E2168" w:rsidRPr="0036724D" w:rsidRDefault="009E2168" w:rsidP="0036724D">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:ind w:left="660"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E87446" w14:textId="77777777" w:rsidR="00627B50" w:rsidRPr="0036724D" w:rsidRDefault="00627B50" w:rsidP="0036724D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53921B0B" w14:textId="77777777" w:rsidR="00627B50" w:rsidRPr="0036724D" w:rsidRDefault="00627B50" w:rsidP="0036724D">
       <w:pPr>
@@ -2764,636 +2581,611 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F62431" w14:textId="77777777" w:rsidR="000B1E08" w:rsidRDefault="00C152E5" w:rsidP="0036724D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794FDA95" w14:textId="32347195" w:rsidR="0001301E" w:rsidRPr="0036724D" w:rsidRDefault="00C152E5" w:rsidP="0036724D">
+    <w:p w14:paraId="40883F69" w14:textId="609943C5" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*niewłaściwe skreślić</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43559830" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64ACB299" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228DAC8B" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F34A705" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E3B3ED" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D487F52" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D92C06F" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00AF27C7" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794FDA95" w14:textId="15E3001E" w:rsidR="0001301E" w:rsidRPr="0036724D" w:rsidRDefault="00C152E5" w:rsidP="0036724D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="0001301E" w:rsidRPr="0036724D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wymagane załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21026063" w14:textId="5FE5A738" w:rsidR="00EB5012" w:rsidRDefault="00377A2A" w:rsidP="00CC1AC9">
+    <w:p w14:paraId="751F07DF" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00377A2A" w:rsidP="00AF27C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="00EB5012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>świadczenie wnioskodawcy – zał</w:t>
       </w:r>
       <w:r w:rsidR="00CC1AC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ąc</w:t>
       </w:r>
       <w:r w:rsidR="00EB5012">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>znik nr 1;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5701D8A5" w14:textId="77777777" w:rsidR="00EB5012" w:rsidRDefault="00EB5012" w:rsidP="00EB5012">
-[...104 lines deleted...]
-    <w:p w14:paraId="07816EBC" w14:textId="135DCA9E" w:rsidR="0001301E" w:rsidRDefault="00EB5012" w:rsidP="00EB5012">
+    <w:p w14:paraId="542560CD" w14:textId="3BFC4BB0" w:rsidR="00AF27C7" w:rsidRPr="00AF27C7" w:rsidRDefault="00EB5012" w:rsidP="00AF27C7">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EB5012">
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oświadczenie o pomocy de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>minimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(w przypadku beneficjenta pomocy w rozumieniu ustawy </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej) - załącznik nr 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E9B8ED" w14:textId="77777777" w:rsidR="00AF27C7" w:rsidRDefault="00C055F6" w:rsidP="00AF27C7">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klauzula informacyjna – załącznik nr 3 i 3a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07816EBC" w14:textId="12056B15" w:rsidR="0001301E" w:rsidRPr="00AF27C7" w:rsidRDefault="00EB5012" w:rsidP="00AF27C7">
+      <w:pPr>
+        <w:pStyle w:val="Tekstpodstawowy3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="00EB5012">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ormularz informacji przedstawianych przy ubieganiu się o pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0001301E" w:rsidRPr="00EB5012">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EB5012">
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – załącznik nr </w:t>
+      </w:r>
+      <w:r w:rsidR="00C055F6" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...55 lines deleted...]
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formularz </w:t>
+      </w:r>
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>informacji</w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przedstawianych przez </w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>podmiot ubiegający</w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">się o </w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pomoc de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>minimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B1E08">
-[...7 lines deleted...]
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">w </w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rolnictwi</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B1E08">
+      <w:r w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rStyle w:val="Uwydatnienie"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B1E08">
+      <w:r w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0001301E" w:rsidRPr="000B1E08">
+      <w:r w:rsidR="0001301E" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lub rybołówstwie</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – załącznik nr </w:t>
       </w:r>
-      <w:r w:rsidR="00C055F6">
+      <w:r w:rsidR="00C055F6" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="006D26C9">
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(w przypadku beneficjenta pomocy w rozumieniu ustawy z dnia 30 kwietnia 2004 r. o postępowaniu w sprawach dotyczących pomocy publicznej)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF27C7" w:rsidRPr="00AF27C7">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BCFA675" w14:textId="0B81C54B" w:rsidR="00902315" w:rsidRPr="0036724D" w:rsidRDefault="00902315" w:rsidP="0036724D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30AACD5C" w14:textId="77777777" w:rsidR="00CC1AC9" w:rsidRDefault="00CC1AC9" w:rsidP="0036724D">
-      <w:pPr>
-[...115 lines deleted...]
-    <w:p w14:paraId="2D2B0F3D" w14:textId="77777777" w:rsidR="00C67754" w:rsidRDefault="00C67754" w:rsidP="0036724D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2843B74D" w14:textId="77777777" w:rsidR="00C67754" w:rsidRDefault="00C67754" w:rsidP="0036724D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7180,50 +6972,140 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F120EF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F4E5250"/>
+    <w:lvl w:ilvl="0" w:tplc="2BE2EEFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="672E2680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DD24CC2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7265,51 +7147,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68C932A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DCFAFD90"/>
     <w:lvl w:ilvl="0" w:tplc="8BE2ECB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7354,51 +7236,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A8E0DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B686BD8C"/>
     <w:lvl w:ilvl="0" w:tplc="7102DBE6">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7443,51 +7325,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="729D37C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC1EA1DC"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7529,51 +7411,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77EC7229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5741342"/>
     <w:lvl w:ilvl="0" w:tplc="401CD77E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7618,51 +7500,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78966EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B338EE24"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7704,51 +7586,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="792C6E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DD4AB5A"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7790,51 +7672,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C621222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79AAE6E4"/>
     <w:lvl w:ilvl="0" w:tplc="04150011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F9BAEFB4">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7930,51 +7812,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D6C7698"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE5ED676"/>
     <w:lvl w:ilvl="0" w:tplc="09765CAC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8073,129 +7955,129 @@
       <w:startOverride w:val="6"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="252015529">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="949698291">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1667634690">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="456723730">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1021322659">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1891261166">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1036807065">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1070926047">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1936670631">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1060863027">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="766194750">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="548300265">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1776053504">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1889996035">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1829860803">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="516308870">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="582030280">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1626738915">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1778407566">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1143499446">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="744914755">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="311721593">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1477603544">
     <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
@@ -8229,96 +8111,126 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="859394411">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="743533985">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1522351924">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1811945533">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1640039230">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="408506518">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1559394162">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="825824963">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="291980663">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1551764760">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1711344505">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1377315561">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1088961143">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1883783456">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1621297615">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="911695790">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1950501256">
+    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C152E5"/>
     <w:rsid w:val="00004CAD"/>
     <w:rsid w:val="00006CD6"/>
     <w:rsid w:val="0001301E"/>
     <w:rsid w:val="00014C25"/>
@@ -8427,52 +8339,54 @@
     <w:rsid w:val="00902315"/>
     <w:rsid w:val="009077A5"/>
     <w:rsid w:val="009314C1"/>
     <w:rsid w:val="00943F7F"/>
     <w:rsid w:val="00965ED1"/>
     <w:rsid w:val="0098250A"/>
     <w:rsid w:val="0099425F"/>
     <w:rsid w:val="009A0C3F"/>
     <w:rsid w:val="009D456D"/>
     <w:rsid w:val="009D6FF1"/>
     <w:rsid w:val="009E05E4"/>
     <w:rsid w:val="009E2168"/>
     <w:rsid w:val="009F03E2"/>
     <w:rsid w:val="00A1640F"/>
     <w:rsid w:val="00A20FFF"/>
     <w:rsid w:val="00A21C8D"/>
     <w:rsid w:val="00A34825"/>
     <w:rsid w:val="00A36EBE"/>
     <w:rsid w:val="00A55E5D"/>
     <w:rsid w:val="00A72112"/>
     <w:rsid w:val="00A7798E"/>
     <w:rsid w:val="00A84522"/>
     <w:rsid w:val="00AA007A"/>
     <w:rsid w:val="00AC56C5"/>
     <w:rsid w:val="00AD46D9"/>
+    <w:rsid w:val="00AF27C7"/>
     <w:rsid w:val="00B41C95"/>
     <w:rsid w:val="00B64F42"/>
+    <w:rsid w:val="00B70AE5"/>
     <w:rsid w:val="00B71483"/>
     <w:rsid w:val="00B73693"/>
     <w:rsid w:val="00B80783"/>
     <w:rsid w:val="00B866C3"/>
     <w:rsid w:val="00BA1CE2"/>
     <w:rsid w:val="00BA55A5"/>
     <w:rsid w:val="00BA62BE"/>
     <w:rsid w:val="00BC39DC"/>
     <w:rsid w:val="00BE4989"/>
     <w:rsid w:val="00C02E5E"/>
     <w:rsid w:val="00C055F6"/>
     <w:rsid w:val="00C113FE"/>
     <w:rsid w:val="00C14BE7"/>
     <w:rsid w:val="00C152E5"/>
     <w:rsid w:val="00C21A89"/>
     <w:rsid w:val="00C36FE5"/>
     <w:rsid w:val="00C631DC"/>
     <w:rsid w:val="00C666B0"/>
     <w:rsid w:val="00C67754"/>
     <w:rsid w:val="00C74B4E"/>
     <w:rsid w:val="00C77E54"/>
     <w:rsid w:val="00C9468A"/>
     <w:rsid w:val="00CC1AC9"/>
     <w:rsid w:val="00CC25E4"/>
     <w:rsid w:val="00D01822"/>
@@ -9145,67 +9059,65 @@
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:link w:val="Tekstdymka"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A7798E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="italic">
     <w:name w:val="italic"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="00327E1C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="Tekstpodstawowy3Znak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0001301E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Tekstpodstawowy3Znak">
     <w:name w:val="Tekst podstawowy 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstpodstawowy3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="0001301E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Uwydatnienie">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="0001301E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00D74C4E"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -9559,66 +9471,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32A9FB39-3C8F-4EAC-AB05-70B6B0558F31}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1030</Words>
-  <Characters>6181</Characters>
+  <Words>1098</Words>
+  <Characters>6593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Nazwa twojej firmy</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7197</CharactersWithSpaces>
+  <CharactersWithSpaces>7676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Beata Dawidziuk</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>