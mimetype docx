--- v0 (2025-10-02)
+++ v1 (2026-05-11)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="21C8EF1B" w14:textId="149255C7" w:rsidR="006E0EBF" w:rsidRPr="00B2440B" w:rsidRDefault="006E0EBF" w:rsidP="006E0EBF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -83,59 +84,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF9D275" w14:textId="77777777" w:rsidR="006E0EBF" w:rsidRPr="006E0EBF" w:rsidRDefault="006E0EBF" w:rsidP="006E0EBF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0EBF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">w ramach bonu na kształcenie ustawiczne </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710B9D6E" w14:textId="77777777" w:rsidR="006E0EBF" w:rsidRPr="006E0EBF" w:rsidRDefault="006E0EBF" w:rsidP="006E0EBF">
+    <w:p w14:paraId="710B9D6E" w14:textId="77777777" w:rsidR="006E0EBF" w:rsidRPr="00836AF0" w:rsidRDefault="006E0EBF" w:rsidP="006E0EBF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65A37760" w14:textId="77777777" w:rsidR="006E0EBF" w:rsidRPr="006E0EBF" w:rsidRDefault="006E0EBF" w:rsidP="00596086">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E0EBF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">dotyczy bonu o numerze ewidencyjnym </w:t>
       </w:r>
@@ -258,58 +259,69 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0EBF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>studia podyplomowe;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F59704B" w14:textId="542C0904" w:rsidR="006E0EBF" w:rsidRPr="006E0EBF" w:rsidRDefault="006E0EBF" w:rsidP="00596086">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk219208837"/>
       <w:r w:rsidRPr="006E0EBF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">□ forma kształcenia umożliwiająca potwierdzenie nabycia wiedzy i umiejętności </w:t>
+        <w:t xml:space="preserve">□ </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006E0EBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">forma kształcenia umożliwiająca potwierdzenie nabycia wiedzy i umiejętności </w:t>
       </w:r>
       <w:r w:rsidR="00596086">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="006E0EBF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>lub uzyskanie dokumentów potwierdzających nabycie wiedzy i umiejętności.</w:t>
       </w:r>
       <w:r w:rsidRPr="00963B7D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="pl-PL"/>
@@ -1168,94 +1180,302 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00596086">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00596086">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D024741" w14:textId="1C16EE2D" w:rsidR="00596086" w:rsidRPr="00596086" w:rsidRDefault="00596086" w:rsidP="00596086">
+    <w:p w14:paraId="7E773ABE" w14:textId="45031FC0" w:rsidR="00367DA8" w:rsidRDefault="00596086" w:rsidP="00367DA8">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="5E5933D2" w14:textId="3E74AD45" w:rsidR="00EE3315" w:rsidRDefault="00836AF0" w:rsidP="00836AF0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Posiadanie w</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315" w:rsidRPr="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>pis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315" w:rsidRPr="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315" w:rsidRPr="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rejestru, o którym mowa w art. 6 ust. 1 pkt 8 ustawy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EE3315" w:rsidRPr="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z dnia 9 listopada 2000 r. o utworzeniu Polskiej Agencji Rozwoju Przedsiębiorczości, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EE3315" w:rsidRPr="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>w zakresie świadczenia usług szkoleniowych (BUR)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="647651A7" w14:textId="77777777" w:rsidR="00836AF0" w:rsidRDefault="00836AF0" w:rsidP="00EE3315">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350FB434" w14:textId="2EFABECC" w:rsidR="00EE3315" w:rsidRPr="00EE3315" w:rsidRDefault="00836AF0" w:rsidP="00EE3315">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E0EBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>TAK</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E0EBF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>□</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3315" w:rsidRPr="00EE3315">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>NIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A04B8CB" w14:textId="36810EA6" w:rsidR="00EE3315" w:rsidRPr="00EE3315" w:rsidRDefault="00EE3315" w:rsidP="00EE3315">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2850"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="353465AB" w14:textId="77777777" w:rsidR="00414E62" w:rsidRPr="00B2440B" w:rsidRDefault="00414E62" w:rsidP="00596086">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2440B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dodatkowo w przypadku szkoleń należy załączyć:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C8078B" w14:textId="77777777" w:rsidR="00596086" w:rsidRPr="00B2440B" w:rsidRDefault="00596086" w:rsidP="00596086">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="362D19A7" w14:textId="2A6C376C" w:rsidR="00414E62" w:rsidRPr="00B2440B" w:rsidRDefault="00414E62" w:rsidP="00596086">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
@@ -1284,51 +1504,51 @@
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> kształcenia ustawicznego</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3DEEE9" w14:textId="3CF6B725" w:rsidR="00414E62" w:rsidRPr="00B2440B" w:rsidRDefault="00414E62" w:rsidP="00414E62">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2440B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Forma edytowalna Załącznika Nr 1 dostępna do pobrania na stronie internetowej </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00B2440B">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:color w:val="auto"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://bielskpodlaski.praca.gov.pl/dokumenty-do-pobrania</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B2440B" w:rsidRPr="00B2440B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12035948" w14:textId="743BBB0A" w:rsidR="00414E62" w:rsidRPr="00B2440B" w:rsidRDefault="00414E62" w:rsidP="00596086">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
@@ -1342,99 +1562,86 @@
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wzór zaświadczenia lub innego dokumentu potwierdzającego ukończenie szkolenia </w:t>
       </w:r>
       <w:r w:rsidRPr="00B2440B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>i uzyskanie umiejętności lub kwalifikacji</w:t>
       </w:r>
       <w:r w:rsidR="00B2440B" w:rsidRPr="00B2440B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2584E3B8" w14:textId="77777777" w:rsidR="00414E62" w:rsidRPr="00B2440B" w:rsidRDefault="00414E62" w:rsidP="00414E62">
+    <w:p w14:paraId="2584E3B8" w14:textId="6BC08F47" w:rsidR="00414E62" w:rsidRPr="00B2440B" w:rsidRDefault="00414E62" w:rsidP="00414E62">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2440B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zaświadczenie lub inny dokument potwierdzający ukończenie szkolenia i uzyskanie umiejętności lub kwalifikacji powinny zawierać: numer z rejestru, imię i nazwisko oraz numer PESEL uczestnika szkolenia, a w przypadku jego braku rodzaj, serię i numer dokumentu stwierdzającego tożsamość, nazwę instytucji szkoleniowej przeprowadzającej szkolenie, nazwę i zakres szkolenia, termin realizacji szkolenia, miejsce i datę wydania zaświadczenia lub innego dokumentu potwierdzającego ukończenie szkolenia i uzyskanie umiejętności lub kwalifikacji, tematy i wymiar godzin zajęć edukacyjnych, podpis osoby upoważnionej przez instytucję szkoleniową przeprowadzającą szkolenie.</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Zaświadczenie lub inny dokument potwierdzający ukończenie szkolenia i uzyskanie umiejętności lub kwalifikacji powinny zawierać: numer z rejestru, imię i nazwisko oraz </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1563A" w:rsidRPr="0058384B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>datę urodzenia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058384B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B2440B">
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...13 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uczestnika szkolenia, nazwę instytucji szkoleniowej przeprowadzającej szkolenie, nazwę szkolenia, termin realizacji szkolenia, miejsce i datę wydania zaświadczenia lub innego dokumentu potwierdzającego ukończenie szkolenia i uzyskanie umiejętności lub kwalifikacji, tematy i wymiar godzin zajęć edukacyjnych, podpis osoby upoważnionej przez instytucję szkoleniową przeprowadzającą szkolenie.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34809A0A" w14:textId="44A23631" w:rsidR="00B2440B" w:rsidRPr="00B2440B" w:rsidRDefault="0040706F" w:rsidP="00B2440B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B2440B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>W przypadku oferty studiów podyplomowych należy dołączyć</w:t>
       </w:r>
       <w:r w:rsidR="00B2440B" w:rsidRPr="00B2440B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1626,161 +1833,183 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">)                                 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A28A87" w14:textId="77777777" w:rsidR="002B6D22" w:rsidRDefault="002B6D22"/>
     <w:sectPr w:rsidR="002B6D22" w:rsidSect="0040706F">
       <w:footnotePr>
         <w:numFmt w:val="chicago"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="1417" w:bottom="142" w:left="1417" w:header="142" w:footer="271" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39AF755E" w14:textId="77777777" w:rsidR="0071743F" w:rsidRDefault="0071743F" w:rsidP="006E0EBF">
+    <w:p w14:paraId="5E8F6426" w14:textId="77777777" w:rsidR="008C55D2" w:rsidRDefault="008C55D2" w:rsidP="006E0EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13A1DFB0" w14:textId="77777777" w:rsidR="0071743F" w:rsidRDefault="0071743F" w:rsidP="006E0EBF">
+    <w:p w14:paraId="6BF88B90" w14:textId="77777777" w:rsidR="008C55D2" w:rsidRDefault="008C55D2" w:rsidP="006E0EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EBAC9D6" w14:textId="77777777" w:rsidR="0071743F" w:rsidRDefault="0071743F" w:rsidP="006E0EBF">
+    <w:p w14:paraId="13587253" w14:textId="77777777" w:rsidR="008C55D2" w:rsidRDefault="008C55D2" w:rsidP="006E0EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66DE6DB5" w14:textId="77777777" w:rsidR="0071743F" w:rsidRDefault="0071743F" w:rsidP="006E0EBF">
+    <w:p w14:paraId="3B89AED7" w14:textId="77777777" w:rsidR="008C55D2" w:rsidRDefault="008C55D2" w:rsidP="006E0EBF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="31465F72" w14:textId="77777777" w:rsidR="006E0EBF" w:rsidRDefault="006E0EBF" w:rsidP="006E0EBF">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
       <w:r w:rsidRPr="00E942CB">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>٭</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> w kratkę należy wstawić znak  „X” przy wybranej formie</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="73C85986" w14:textId="77777777" w:rsidR="00414E62" w:rsidRDefault="00414E62" w:rsidP="00414E62">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7EFA0377" w14:textId="2FD74C07" w:rsidR="00836AF0" w:rsidRDefault="00836AF0">
+      <w:pPr>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">w kratkę należy wstawić znak  „X” przy wybranej </w:t>
+      </w:r>
+      <w:r>
+        <w:t>odpowiedzi</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CA251D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24983AA2"/>
+    <w:tmpl w:val="8B10807E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -1994,129 +2223,147 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="144247675">
+  <w:num w:numId="1" w16cid:durableId="1582643624">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1321273963">
+  <w:num w:numId="2" w16cid:durableId="1274676812">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1512573736">
+  <w:num w:numId="3" w16cid:durableId="1537156476">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:numFmt w:val="chicago"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00720F31"/>
+    <w:rsid w:val="00093AAC"/>
+    <w:rsid w:val="002A6847"/>
     <w:rsid w:val="002B6D22"/>
+    <w:rsid w:val="00367DA8"/>
     <w:rsid w:val="0040706F"/>
     <w:rsid w:val="00414E62"/>
     <w:rsid w:val="0047788D"/>
+    <w:rsid w:val="004F779F"/>
+    <w:rsid w:val="00560997"/>
+    <w:rsid w:val="0058384B"/>
     <w:rsid w:val="00596086"/>
+    <w:rsid w:val="005F055E"/>
     <w:rsid w:val="006A7EFF"/>
+    <w:rsid w:val="006B0E10"/>
     <w:rsid w:val="006E0EBF"/>
     <w:rsid w:val="0071684B"/>
     <w:rsid w:val="0071743F"/>
     <w:rsid w:val="00720F31"/>
+    <w:rsid w:val="007A054F"/>
     <w:rsid w:val="007B4884"/>
+    <w:rsid w:val="007D4168"/>
+    <w:rsid w:val="00836AF0"/>
     <w:rsid w:val="00881A71"/>
+    <w:rsid w:val="008C55D2"/>
     <w:rsid w:val="00902E13"/>
     <w:rsid w:val="00963B7D"/>
+    <w:rsid w:val="009E6405"/>
+    <w:rsid w:val="00A43388"/>
     <w:rsid w:val="00A46D97"/>
     <w:rsid w:val="00B2440B"/>
+    <w:rsid w:val="00C1563A"/>
+    <w:rsid w:val="00CA6FD1"/>
+    <w:rsid w:val="00EE3315"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="298DDBF5"/>
-  <w15:docId w15:val="{318058D4-00E0-4D1C-9A7F-EDBB7DE55104}"/>
+  <w15:docId w15:val="{9ECD2117-C347-4545-A21A-1F52B6774EA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2627,56 +2874,57 @@
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0040706F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0040706F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bielskpodlaski.praca.gov.pl/dokumenty-do-pobrania" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bielskpodlaski.praca.gov.pl/dokumenty-do-pobrania" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2920,74 +3168,90 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4A0AC78-6D11-4562-A5BA-3C97C9F3FBF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>479</Words>
-  <Characters>2880</Characters>
+  <Words>496</Words>
+  <Characters>2976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3353</CharactersWithSpaces>
+  <CharactersWithSpaces>3466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Joanna Ostapczuk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>